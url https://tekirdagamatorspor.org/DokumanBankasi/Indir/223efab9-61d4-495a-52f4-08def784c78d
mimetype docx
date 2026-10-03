--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -51,52 +51,50 @@
           <w:trHeight w:val="943"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10799" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="010202"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="010202"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
           <w:p w:rsidR="003F3351" w:rsidRPr="0091174E" w:rsidRDefault="003F3351" w:rsidP="008D43DF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5542"/>
               </w:tabs>
               <w:spacing w:before="53"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="0091174E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:position w:val="-17"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71A86A2E" wp14:editId="64FE6111">
                   <wp:extent cx="674557" cy="431165"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6985"/>
                   <wp:docPr id="67" name="image150.png"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="68" name="image150.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7" cstate="print"/>
                           <a:stretch>
@@ -784,130 +782,153 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F3351" w:rsidRPr="00D66139" w:rsidTr="00453934">
         <w:trPr>
           <w:trHeight w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10799" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="010202"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="010202"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F3351" w:rsidRPr="00D66139" w:rsidRDefault="003F3351" w:rsidP="0007546D">
+          <w:p w:rsidR="003F3351" w:rsidRPr="00D66139" w:rsidRDefault="003F3351" w:rsidP="00416514">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:ind w:left="1995" w:right="18"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D66139">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                                  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF6471">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">VELİ MUVAFAKATI </w:t>
             </w:r>
             <w:r w:rsidRPr="00D66139">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                      </w:t>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="00416514" w:rsidRPr="001D25AC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(18 Yaşaltı)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D25AC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F3351" w:rsidRPr="00D66139" w:rsidTr="00453934">
         <w:trPr>
           <w:trHeight w:val="3058"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10799" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="010202"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="010202"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006D2168" w:rsidRDefault="003F3351" w:rsidP="004A7CDE">
+          <w:p w:rsidR="00A94B51" w:rsidRDefault="003F3351" w:rsidP="00416514">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="89"/>
               <w:ind w:left="220"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D66139">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Velisi bulunduğum</w:t>
             </w:r>
             <w:r w:rsidR="005C6231">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">uz </w:t>
             </w:r>
             <w:r w:rsidRPr="00D66139">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
@@ -947,71 +968,67 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pte lisansı olmadığını ................................</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>......</w:t>
             </w:r>
             <w:r w:rsidRPr="00D66139">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ili</w:t>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> .................................</w:t>
+            <w:r w:rsidR="00416514">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66139">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>..............................</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D66139">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>..................</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1086,423 +1103,532 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00D66139">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> futbol sezonunda lisans çıkartmasına ve futbol oynamasına,</w:t>
             </w:r>
             <w:r w:rsidR="0065021F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidR="00416514">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66139">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>deplasman müsabakaları için seyahat etmesine muvafakat eder, TFF tarafından çıkarılan talimatları okuduğumu</w:t>
+            </w:r>
+            <w:r w:rsidR="004A7CDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ve kabul ettiğimi taahhüt ederim</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66139">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                             </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
-            </w:pPr>
-[...43 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w:rsidR="003F3351" w:rsidRPr="00D66139" w:rsidRDefault="003F3351" w:rsidP="00840464">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t>…… / …. / 202</w:t>
             </w:r>
             <w:r w:rsidR="006D2168">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t>….</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004A7CDE" w:rsidRDefault="004A7CDE" w:rsidP="0007546D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="89"/>
               <w:ind w:left="220"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00416514">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Veli </w:t>
             </w:r>
+            <w:r w:rsidR="003F3351" w:rsidRPr="00416514">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00416514" w:rsidRPr="00416514">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(Anne)</w:t>
+            </w:r>
             <w:r w:rsidR="003F3351" w:rsidRPr="00D66139">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00416514">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                      </w:t>
+            </w:r>
+            <w:r w:rsidR="00416514" w:rsidRPr="00416514">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Veli ( Baba</w:t>
+            </w:r>
+            <w:r w:rsidR="00416514">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0065021F" w:rsidRDefault="004A7CDE" w:rsidP="0007546D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="89"/>
               <w:ind w:left="220"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A7CDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Adı  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">      :</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00416514" w:rsidRPr="00416514">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Soyadı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00416514">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="003F3351" w:rsidRPr="00416514">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00416514" w:rsidRPr="00416514">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                Adı Soyadı</w:t>
+            </w:r>
+            <w:r w:rsidR="00416514">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="003F3351" w:rsidRPr="00D66139">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                                                                             </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3351" w:rsidRPr="004A7CDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3351" w:rsidRPr="00D66139">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
+            <w:r w:rsidR="0065021F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
-            <w:r>
-[...26 lines deleted...]
-            </w:r>
             <w:r w:rsidR="003F3351" w:rsidRPr="00D66139">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">                             </w:t>
+            </w:r>
+            <w:r w:rsidR="0065021F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
-            <w:r w:rsidR="0065021F">
-[...8 lines deleted...]
-            </w:r>
             <w:r w:rsidR="003F3351" w:rsidRPr="00D66139">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">                             </w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A7CDE" w:rsidRDefault="004A7CDE" w:rsidP="0007546D">
+          <w:p w:rsidR="003F3351" w:rsidRDefault="004A7CDE" w:rsidP="00416514">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1042"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">     Soyadı :</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="003F3351" w:rsidRDefault="0065021F" w:rsidP="0007546D">
+              <w:t xml:space="preserve">     Tarih    </w:t>
+            </w:r>
+            <w:r w:rsidR="00416514">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:r w:rsidR="00416514">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                    Tarih          :  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00416514" w:rsidRDefault="0065021F" w:rsidP="0007546D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1042"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidR="004A7CDE">
-[...6 lines deleted...]
-          <w:p w:rsidR="003F3351" w:rsidRPr="00D66139" w:rsidRDefault="0065021F" w:rsidP="0007546D">
+            <w:r w:rsidR="003F3351" w:rsidRPr="00D66139">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00416514">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İmza                 :                                                                                    İmza          : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003F3351" w:rsidRPr="00D66139" w:rsidRDefault="003F3351" w:rsidP="0007546D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1042"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            <w:r w:rsidR="003F3351">
+            <w:r w:rsidRPr="00D66139">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                               </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">                                 </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="0065021F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F3351" w:rsidRPr="00D66139" w:rsidTr="00453934">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10799" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="010202"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="010202"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003F3351" w:rsidRPr="00EF6471" w:rsidRDefault="003F3351" w:rsidP="0007546D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3661"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF6471">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>FUTBOLCU TAAHHÜTNAMESİ</w:t>
             </w:r>
+            <w:r w:rsidR="001D25AC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ( 18 Yaşüstü)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F3351" w:rsidRPr="00D66139" w:rsidTr="00453934">
         <w:trPr>
           <w:trHeight w:val="2973"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10799" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="010202"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="010202"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003F3351" w:rsidRDefault="003F3351" w:rsidP="0007546D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="219" w:hanging="219"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:szCs w:val="24"/>
@@ -1762,126 +1888,148 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Futbolcu                                                                                               </w:t>
             </w:r>
             <w:r w:rsidR="004A7CDE" w:rsidRPr="004A7CDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                                 </w:t>
             </w:r>
             <w:r w:rsidRPr="004A7CDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="004A7CDE">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w:rsidR="00840464" w:rsidRDefault="00840464" w:rsidP="0007546D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003F3351" w:rsidRDefault="003F3351" w:rsidP="0007546D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D66139">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adı       :</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003F3351" w:rsidRDefault="003F3351" w:rsidP="0007546D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D66139">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soyadı :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F3351" w:rsidRPr="00D66139" w:rsidRDefault="003F3351" w:rsidP="0007546D">
+          <w:p w:rsidR="003F3351" w:rsidRDefault="003F3351" w:rsidP="0007546D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D66139">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tarih :</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="001D25AC" w:rsidRDefault="001D25AC" w:rsidP="0007546D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İmza   :                           </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D25AC" w:rsidRPr="00D66139" w:rsidRDefault="001D25AC" w:rsidP="0007546D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F3351" w:rsidRPr="00D66139" w:rsidTr="00453934">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10799" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="010202"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="010202"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003F3351" w:rsidRPr="00D66139" w:rsidRDefault="003F3351" w:rsidP="0007546D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3661"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -2012,63 +2160,50 @@
             </w:r>
             <w:r w:rsidRPr="00D66139">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">abul ve taahhüt ederiz. </w:t>
             </w:r>
             <w:r w:rsidR="00B828C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
             <w:r w:rsidRPr="00D66139">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w:rsidR="003F3351" w:rsidRDefault="003F3351" w:rsidP="00840464">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="47"/>
               <w:ind w:left="219" w:right="173" w:firstLine="1"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>…… / ….  / 202…</w:t>
             </w:r>
             <w:r w:rsidRPr="00D66139">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
@@ -2263,51 +2398,51 @@
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w:rsidR="003F3351" w:rsidRDefault="003F3351" w:rsidP="003F3351">
                                   <w:r>
                                     <w:tab/>
                                   </w:r>
                                 </w:p>
                                 <w:p w:rsidR="003F3351" w:rsidRDefault="003F3351" w:rsidP="003F3351"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+                <mc:Fallback>
                   <w:pict>
                     <v:oval w14:anchorId="0DDEBAD8" id="Oval 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:234.95pt;margin-top:9.85pt;width:50.15pt;height:39.85pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCVeVgYgIAABIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGyEQvVfqPyDuzdqO4zqW15HlKFUl&#10;K7GaVDljFmxUYChg77pf34Fdb6Im6qHqhWV25s3whjfMbxqjyVH4oMCWdHgxoERYDpWyu5J+f7r7&#10;NKUkRGYrpsGKkp5EoDeLjx/mtZuJEexBV8ITTGLDrHYl3cfoZkUR+F4YFi7ACYtOCd6wiKbfFZVn&#10;NWY3uhgNBpOiBl85D1yEgH9vWydd5PxSCh4fpAwiEl1SPFvMq8/rNq3FYs5mO8/cXvHuGOwfTmGY&#10;sli0T3XLIiMHr96kMop7CCDjBQdTgJSKi8wB2QwHf7B53DMnMhdsTnB9m8L/S8vvjxtPVIV3R4ll&#10;Bq/o4cg0GabO1C7MMODRbXxnBdwmmo30Jn2RAGlyN099N0UTCcefk8vJ9RSvn6PranA1vZymnMUL&#10;2PkQvwgwJG1KKrRWLiS+bMaO6xDb6HMUQtN52hPkXTxpkYK1/SYkcsCao4zO6hEr7QlSKWn1I7PB&#10;yjkyQaTSugcN3wPpeAZ1sQkmsqJ64OA94Eu1PjpXBBt7oFEW/N/Bso0/s265Jtqx2TbdbWyhOuHt&#10;eWhlHRy/U9jKNQtxwzzqGBWPsxkfcJEa6pJCt6NkD/7Xe/9TPMoLvZTUOBclDT8PzAtK9FeLwrse&#10;jsdpkLIxvvo8QsO/9mxfe+zBrACvAMWFp8vbFB/1eSs9mGcc4WWqii5mOdYuKY/+bKxiO6/4CHCx&#10;XOYwHB7H4to+Op6SpwYnnTw1z8y7Tk8RhXgP5xl6o6k2NiEtLA8RpMqCSy1u+9q1Hgcvq7Z7JNJk&#10;v7Zz1MtTtvgNAAD//wMAUEsDBBQABgAIAAAAIQA94hZY3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BTsMwEEX3SNzBGiQ2iNpUpcUhToUQHIAUCbFz4iGJEo+j2E0Dp2dY0eXoP/3/Jt8vfhAz&#10;TrELZOBupUAg1cF11Bh4P7zePoCIyZKzQyA08I0R9sXlRW4zF070hnOZGsElFDNroE1pzKSMdYve&#10;xlUYkTj7CpO3ic+pkW6yJy73g1wrtZXedsQLrR3xucW6L4/eQKn6EuWN/fmcUbWHanyhD9kbc321&#10;PD2CSLikfxj+9FkdCnaqwpFcFIOBzVZrRjnQOxAM3O/UGkRlQOsNyCKX5x8UvwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBCVeVgYgIAABIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQA94hZY3QAAAAkBAAAPAAAAAAAAAAAAAAAAALwEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w:rsidR="003F3351" w:rsidRDefault="003F3351" w:rsidP="003F3351">
                             <w:r>
                               <w:tab/>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="003F3351" w:rsidRDefault="003F3351" w:rsidP="003F3351"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:oval>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00D66139">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Adı Soyadı     :</w:t>
@@ -2571,82 +2706,155 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004A7CDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> İmza              </w:t>
             </w:r>
             <w:r w:rsidRPr="00D66139">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F3351" w:rsidRPr="00D66139" w:rsidRDefault="003F3351" w:rsidP="0007546D">
+          <w:p w:rsidR="003F3351" w:rsidRDefault="003F3351" w:rsidP="0007546D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="47"/>
+              <w:ind w:left="219" w:right="831" w:firstLine="1"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001D25AC" w:rsidRPr="001D25AC" w:rsidRDefault="001D25AC" w:rsidP="0007546D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="47"/>
+              <w:ind w:left="219" w:right="831" w:firstLine="1"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001D25AC" w:rsidRPr="001D25AC" w:rsidRDefault="001D25AC" w:rsidP="0007546D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="47"/>
+              <w:ind w:left="219" w:right="831" w:firstLine="1"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D25AC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOT : Bu Belgeye Sağlık raporu ve 18 Yaşaltı futbolcular için Anne Baba ayrı ise Açıklamalı Vukuatlı Nufus </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D25AC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ayıt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="001D25AC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Örneği sisteme yüklenmelidir. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D25AC" w:rsidRPr="00D66139" w:rsidRDefault="001D25AC" w:rsidP="0007546D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="47"/>
               <w:ind w:left="219" w:right="831" w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E77902" w:rsidRPr="00A94B51" w:rsidRDefault="00E77902" w:rsidP="00E77902">
       <w:pPr>
         <w:pStyle w:val="Altbilgi"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A94B51">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>EK</w:t>
       </w:r>
       <w:r w:rsidR="0007546D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A94B51">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E77902" w:rsidRDefault="00E77902" w:rsidP="00E77902">
       <w:pPr>
         <w:pStyle w:val="Altbilgi"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
@@ -2727,93 +2935,95 @@
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="008612C0" w:rsidRDefault="008612C0" w:rsidP="00F200B9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="008612C0" w:rsidRDefault="008612C0" w:rsidP="00F200B9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0091174E"/>
     <w:rsid w:val="00006236"/>
     <w:rsid w:val="00052E23"/>
     <w:rsid w:val="00052FDC"/>
     <w:rsid w:val="00063F03"/>
     <w:rsid w:val="0007546D"/>
     <w:rsid w:val="000B4B29"/>
     <w:rsid w:val="000C70A2"/>
     <w:rsid w:val="000E6294"/>
     <w:rsid w:val="0010355E"/>
+    <w:rsid w:val="001D25AC"/>
     <w:rsid w:val="00256F36"/>
     <w:rsid w:val="00291B8D"/>
     <w:rsid w:val="002C13B0"/>
     <w:rsid w:val="002C4BAA"/>
     <w:rsid w:val="002C621D"/>
     <w:rsid w:val="002D6141"/>
     <w:rsid w:val="00310197"/>
     <w:rsid w:val="00322A5B"/>
     <w:rsid w:val="00327659"/>
     <w:rsid w:val="003545F8"/>
     <w:rsid w:val="00376F42"/>
     <w:rsid w:val="003B6B4D"/>
     <w:rsid w:val="003F1F5C"/>
     <w:rsid w:val="003F3351"/>
     <w:rsid w:val="003F4779"/>
+    <w:rsid w:val="00416514"/>
     <w:rsid w:val="00427448"/>
     <w:rsid w:val="00434189"/>
     <w:rsid w:val="00453934"/>
     <w:rsid w:val="00461093"/>
     <w:rsid w:val="004A7CDE"/>
     <w:rsid w:val="004B46A8"/>
     <w:rsid w:val="00527B9C"/>
     <w:rsid w:val="005C6231"/>
     <w:rsid w:val="005F2176"/>
     <w:rsid w:val="0065021F"/>
     <w:rsid w:val="00664618"/>
     <w:rsid w:val="006722C9"/>
     <w:rsid w:val="00696F1A"/>
     <w:rsid w:val="006D2168"/>
     <w:rsid w:val="007336D4"/>
     <w:rsid w:val="00743E4F"/>
     <w:rsid w:val="007521A4"/>
     <w:rsid w:val="007A0231"/>
     <w:rsid w:val="007C0DFD"/>
     <w:rsid w:val="007F454C"/>
     <w:rsid w:val="00840464"/>
     <w:rsid w:val="008612C0"/>
     <w:rsid w:val="008702D2"/>
     <w:rsid w:val="008A553E"/>
     <w:rsid w:val="008D43DF"/>
@@ -2849,51 +3059,51 @@
     <w:rsid w:val="00EF6471"/>
     <w:rsid w:val="00F200B9"/>
     <w:rsid w:val="00F51278"/>
     <w:rsid w:val="00F54233"/>
     <w:rsid w:val="00F973EE"/>
     <w:rsid w:val="00FC44BE"/>
     <w:rsid w:val="00FC6F6C"/>
     <w:rsid w:val="00FF377E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7EFA8997-D072-4318-921D-6649189296B9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -3382,50 +3592,65 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F200B9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
     <w:name w:val="Altbilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Altbilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F200B9"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="105318867">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3661,81 +3886,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CA7BBD1-95F5-4EDC-A5F2-A26059ACB371}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7152CEA6-CAC3-4514-9022-4C7EEA2686D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2743</Characters>
+  <Pages>2</Pages>
+  <Words>574</Words>
+  <Characters>3272</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3218</CharactersWithSpaces>
+  <CharactersWithSpaces>3839</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>AMD</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>