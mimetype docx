--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -1,1743 +1,6147 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
   <w:body>
-    <w:p w:rsidR="00FD07D2" w:rsidRDefault="00FD07D2" w:rsidP="00FD07D2">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="130" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2482"/>
+        <w:gridCol w:w="6072"/>
+        <w:gridCol w:w="2386"/>
+        <w:gridCol w:w="160"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1563" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11100" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="2455"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15730176">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>15240</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-1468</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="533400" cy="478790"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2" name="Group 2" descr="C:\Users\erguneserdi\Desktop\tff02.jpg"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="2" name="Group 2" descr="C:\Users\erguneserdi\Desktop\tff02.jpg"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="533400" cy="478790"/>
+                                <a:chExt cx="533400" cy="478790"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="3" name="Image 3" descr="C:\Users\erguneserdi\Desktop\tff02.jpg"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId6" cstate="print"/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="533400" cy="478790"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                              </pic:spPr>
+                            </pic:pic>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:1.2pt;margin-top:-.115624pt;width:42pt;height:37.7pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:15730176" id="docshapegroup2" coordorigin="24,-2" coordsize="840,754" alt="C:\Users\erguneserdi\Desktop\tff02.jpg">
+                      <v:shape style="position:absolute;left:24;top:-3;width:840;height:754" type="#_x0000_t75" id="docshape3" alt="C:\Users\erguneserdi\Desktop\tff02.jpg" stroked="false">
+                        <v:imagedata r:id="rId6" o:title=""/>
+                      </v:shape>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t>PROFESYONEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t>STATÜDEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t>AMATÖR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t>STATÜYE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t>DÖNÜŞ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="4404" w:right="4202" w:firstLine="939"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t>ve </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t>TRANSFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-19"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t>FORMU</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="371" w:lineRule="exact" w:before="1"/>
+              <w:ind w:left="156"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="450" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="860"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>LİSANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2386" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="112"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="183"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Resim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="448" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="292" w:lineRule="exact"/>
+              <w:ind w:left="490"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>T.C.KİMLİK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2386" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="450" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="844"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="46"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Soyadı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2386" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="447" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="1065"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Anne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Adı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2386" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="450" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="1114"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Baba</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Adı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2386" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="447" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Doğum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Yeri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> Tarihi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2386" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="450" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="223"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Amatör</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Olunan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Kulüp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2386" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="447" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10940" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="3477" w:val="left" w:leader="none"/>
+                <w:tab w:pos="4489" w:val="left" w:leader="none"/>
+                <w:tab w:pos="6629" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:before="22"/>
+              <w:ind w:left="174"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Yeni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Kulüp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Statü</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>PGL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Adobe Clean SemiCondensed" w:hAnsi="Adobe Clean SemiCondensed"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Adobe Clean SemiCondensed" w:hAnsi="Adobe Clean SemiCondensed"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>YEREL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="45"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Adobe Clean SemiCondensed" w:hAnsi="Adobe Clean SemiCondensed"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Adobe Clean SemiCondensed" w:hAnsi="Adobe Clean SemiCondensed"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Yeni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Kulüp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>KODU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="290" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11100" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="287" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11100" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="156" w:right="145"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>AMATÖRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>DÖNÜŞ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TAAHHÜTNAMESİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="3034" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11100" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="37"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="5030" w:val="left" w:leader="dot"/>
+              </w:tabs>
+              <w:ind w:left="72"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Kulübünün</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>profesyonel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>futbolcusu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>iken</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>sözleşmem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>sona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ermiştir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="6289" w:val="left" w:leader="none"/>
+                <w:tab w:pos="7633" w:val="left" w:leader="none"/>
+                <w:tab w:pos="8748" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="72"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Adobe Clean SemiCondensed" w:hAnsi="Adobe Clean SemiCondensed"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>sözleşmem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>karşılıklı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>olarak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>fesih</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>edilmiştir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Fesihname</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Var</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="74"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Adobe Clean SemiCondensed" w:hAnsi="Adobe Clean SemiCondensed"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Adobe Clean SemiCondensed" w:hAnsi="Adobe Clean SemiCondensed"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Yok</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="74"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Adobe Clean SemiCondensed" w:hAnsi="Adobe Clean SemiCondensed"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="82"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="5390" w:val="left" w:leader="dot"/>
+              </w:tabs>
+              <w:ind w:left="121"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Spor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Kulübünde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>amatörlüğe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>dönmek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>istiyorum.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="72"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>En</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>son</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>oynadığım</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>profesyonel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>müsabaka</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>tarihi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>üzerinden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>gün</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>geçmiş</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>olup</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>amatörlüğe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>dönüş</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>işlemimin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>yapılmasını, beyanımın</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>aksi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>halinde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Futbol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Disiplin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Talimatı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>hükümlerine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>göre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>cezalandırılmayı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>kabul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ediyorum.(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Yaşaltı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>için</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Veli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="37"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="6708" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:left="72"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Soyadı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="313" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11100" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="156" w:right="151"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>VELİ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FUTBOLCU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>TRANSFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>MUVAFAKAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>/TAAHHÜTNAMESİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="2278" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11100" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="218" w:lineRule="exact"/>
+              <w:ind w:left="72"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Yukarıda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>kimlik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>bilgileri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>yazılı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>olan,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>profesyonel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>statüden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>amatör</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>statüye</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>dönüş</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>yapan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Futbolcu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Futbolcunun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Velisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="35"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>olarak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="66"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="8314" w:val="left" w:leader="dot"/>
+              </w:tabs>
+              <w:ind w:left="97"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tescilin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Spor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Kulübü</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>adına</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>yapılmasına</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="107"/>
+              <w:ind w:left="-35"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>muvafakat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>eder,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>ayrıca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>TFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>tarafından</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>çıkarılan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>talimatları</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>okuduğumu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>kabul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>ettiğimi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>taahhüt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>ederim.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="941" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:before="92"/>
+              <w:ind w:right="164"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487496704">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3197225</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>253414</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="6985" cy="387350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="4" name="Group 4"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="4" name="Group 4"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="6985" cy="387350"/>
+                                <a:chExt cx="6985" cy="387350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="5" name="Graphic 5"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="3175" y="3175"/>
+                                  <a:ext cx="1270" cy="381000"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="635" h="381000">
+                                      <a:moveTo>
+                                        <a:pt x="635" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="381000"/>
+                                      </a:lnTo>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="6349">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:251.75pt;margin-top:19.95392pt;width:.550pt;height:30.5pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-15819776" id="docshapegroup4" coordorigin="5035,399" coordsize="11,610">
+                      <v:line style="position:absolute" from="5041,404" to="5040,1004" stroked="true" strokeweight=".5pt" strokecolor="#000000">
+                        <v:stroke dashstyle="solid"/>
+                      </v:line>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tarih</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>….</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>….</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="5375" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:before="92"/>
+              <w:ind w:left="159"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>VELİ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="38"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Yaş</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>altı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>FUTBOLCU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Yaş</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>üstü</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="5365" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:before="104"/>
+              <w:ind w:left="147"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Soyadı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Soyadı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="5378" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:before="102"/>
+              <w:ind w:left="152"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>İmza:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>İmza:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="313" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11100" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="156" w:right="144"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>SAĞLIK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>BEYANI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1772" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11100" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="244" w:lineRule="exact"/>
+              <w:ind w:left="72"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Yukarıda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>kimlik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>bilgileri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>bulunmakta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>olup,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>sağlık</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>yönünden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>futbol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>oynamaya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>yarışmalara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>katılmaya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>elverişliliği</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>beyan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ederim.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="51"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="5408" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="72"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>VELİ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>YAŞ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ALTI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>FUTBOLCU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>(18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>YAŞ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ÜSTÜ):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="5425" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:before="17"/>
+              <w:ind w:left="72"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487497216">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3225800</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>50410</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="6350" cy="485775"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="6" name="Group 6"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="6" name="Group 6"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="6350" cy="485775"/>
+                                <a:chExt cx="6350" cy="485775"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="7" name="Graphic 7"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="3175" y="0"/>
+                                  <a:ext cx="1270" cy="485775"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="0" h="485775">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="485774"/>
+                                      </a:lnTo>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="6350">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:254pt;margin-top:3.969343pt;width:.5pt;height:38.25pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-15819264" id="docshapegroup5" coordorigin="5080,79" coordsize="10,765">
+                      <v:line style="position:absolute" from="5085,79" to="5085,844" stroked="true" strokeweight=".5pt" strokecolor="#000000">
+                        <v:stroke dashstyle="solid"/>
+                      </v:line>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Soyadı:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Soyadı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="782" w:val="left" w:leader="none"/>
+                <w:tab w:pos="5466" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:before="111"/>
+              <w:ind w:left="72"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="312" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8554" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="292" w:lineRule="exact"/>
+              <w:ind w:left="4575"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>YENİ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>KULÜP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> ONAYI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2546" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="76"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Kulüp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>KODU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>……………….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="2023" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11100" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="613"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Yukarıda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>kimlik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>bilgileri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>imzası</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>bulunan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>futbolcunun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>kulübümüze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>tescilini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>kabul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>taahhüt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ederiz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="9850" w:val="left" w:leader="dot"/>
+              </w:tabs>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="8970"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487496192">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3068320</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>642892</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="794385" cy="434975"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="8" name="Group 8"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="8" name="Group 8"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="794385" cy="434975"/>
+                                <a:chExt cx="794385" cy="434975"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="9" name="Graphic 9"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="781685" cy="422275"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="781685" h="422275">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="210819"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="3313" y="183276"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="13176" y="156209"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="52070" y="105409"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="114300" y="61436"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152796" y="43259"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="195579" y="27939"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="241319" y="15805"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="289560" y="7064"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="339705" y="1776"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="391160" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="442247" y="1776"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="492204" y="7064"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="540375" y="15805"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="586104" y="27939"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="628888" y="43259"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="667385" y="61436"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="701119" y="82232"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="752217" y="130095"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="778371" y="183276"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="781685" y="210819"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="778371" y="238363"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="768508" y="265429"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="729614" y="316229"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="667385" y="360203"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="628888" y="378380"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="586104" y="393699"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="540375" y="405933"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="492204" y="414893"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="442247" y="420399"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="391160" y="422274"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="339705" y="420399"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="289560" y="414893"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="241319" y="405933"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="195579" y="393699"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152796" y="378380"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="114300" y="360203"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="80565" y="339407"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="29467" y="291544"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="3313" y="238363"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="210819"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12699">
+                                  <a:solidFill>
+                                    <a:srgbClr val="A4A4A4"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:241.600006pt;margin-top:50.621487pt;width:62.55pt;height:34.25pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-15820288" id="docshapegroup6" coordorigin="4832,1012" coordsize="1251,685">
+                      <v:shape style="position:absolute;left:4842;top:1022;width:1231;height:665" id="docshape7" coordorigin="4842,1022" coordsize="1231,665" path="m4842,1354l4847,1311,4863,1268,4924,1188,5022,1119,5083,1091,5150,1066,5222,1047,5298,1034,5377,1025,5458,1022,5538,1025,5617,1034,5693,1047,5765,1066,5832,1091,5893,1119,5946,1152,6027,1227,6068,1311,6073,1354,6068,1398,6052,1440,5991,1520,5893,1590,5832,1618,5765,1642,5693,1662,5617,1676,5538,1684,5458,1687,5377,1684,5298,1676,5222,1662,5150,1642,5083,1618,5022,1590,4969,1557,4888,1482,4847,1398,4842,1354xe" filled="false" stroked="true" strokeweight="1.0pt" strokecolor="#a4a4a4">
+                        <v:path arrowok="t"/>
+                        <v:stroke dashstyle="solid"/>
+                      </v:shape>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Tarih</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>……/202…</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="6202" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="343"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Kulüp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Yetkilisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Kulüp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Yetkilisi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="52"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="6353" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:left="432"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Adı:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="5254" w:val="left" w:leader="none"/>
+                <w:tab w:pos="6350" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:line="170" w:lineRule="auto" w:before="34"/>
+              <w:ind w:left="432"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Soyadı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="-8"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>Mühür</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:position w:val="-8"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Soyadı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="6353" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:line="210" w:lineRule="exact"/>
+              <w:ind w:left="432"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Görevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Görevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="AralkYok"/>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:spacing w:after="0" w:line="210" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:headerReference w:type="default" r:id="rId5"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:header="142" w:footer="0" w:top="580" w:bottom="0" w:left="283" w:right="283"/>
+          <w:pgNumType w:start="1"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="115" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                      </w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="7054850" cy="759460"/>
+                <wp:effectExtent l="9525" t="0" r="3175" b="12065"/>
+                <wp:docPr id="10" name="Group 10"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvPr id="10" name="Group 10"/>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7054850" cy="759460"/>
+                          <a:chExt cx="7054850" cy="759460"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="11" name="Graphic 11"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="7054850" cy="759460"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="7054850" h="759460">
+                                <a:moveTo>
+                                  <a:pt x="0" y="3175"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="7054850" y="3175"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="7054850" h="759460">
+                                <a:moveTo>
+                                  <a:pt x="0" y="756284"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="7054850" y="756284"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="7054850" h="759460">
+                                <a:moveTo>
+                                  <a:pt x="3175" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="3175" y="759459"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="7054850" h="759460">
+                                <a:moveTo>
+                                  <a:pt x="7051675" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="7051675" y="759459"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="6350">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="12" name="Textbox 12"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="278003" y="161652"/>
+                            <a:ext cx="320040" cy="155575"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:before="0"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>İmza</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-10"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>:</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="13" name="Textbox 13"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4055747" y="161652"/>
+                            <a:ext cx="320040" cy="155575"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:before="0"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>İmza</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-10"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>:</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="14" name="Textbox 14"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="232283" y="483016"/>
+                            <a:ext cx="6593840" cy="257810"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="259" w:lineRule="auto" w:before="0"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>Bu</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>formdaki;</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>tüm</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>bilgi,</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>mühür,</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>imzaların</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>doğru</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>olduğunu</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>onaylarız.</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>Aksi</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>halde,</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>sorumluluğunun</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>kulübümüze</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>ait</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>olduğunu</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>ve</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>hakkımızda</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>Futbol</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>Disiplin</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>Talimatı</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="40"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>hükümlerine göre işlem yapılmasını kabul ve taahhüt ederiz.</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group style="width:555.5pt;height:59.8pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup8" coordorigin="0,0" coordsize="11110,1196">
+                <v:shape style="position:absolute;left:0;top:0;width:11110;height:1196" id="docshape9" coordorigin="0,0" coordsize="11110,1196" path="m0,5l11110,5m0,1191l11110,1191m5,0l5,1196m11105,0l11105,1196e" filled="false" stroked="true" strokeweight=".5pt" strokecolor="#000000">
+                  <v:path arrowok="t"/>
+                  <v:stroke dashstyle="solid"/>
+                </v:shape>
+                <v:shape style="position:absolute;left:437;top:254;width:504;height:245" type="#_x0000_t202" id="docshape10" filled="false" stroked="false">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:before="0"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>İmza</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-10"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                  <w10:wrap type="none"/>
+                </v:shape>
+                <v:shape style="position:absolute;left:6387;top:254;width:504;height:245" type="#_x0000_t202" id="docshape11" filled="false" stroked="false">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:before="0"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>İmza</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-10"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                  <w10:wrap type="none"/>
+                </v:shape>
+                <v:shape style="position:absolute;left:365;top:760;width:10384;height:406" type="#_x0000_t202" id="docshape12" filled="false" stroked="false">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="259" w:lineRule="auto" w:before="0"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>Bu</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>formdaki;</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>tüm</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>bilgi,</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>mühür,</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>imzaların</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>doğru</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>olduğunu</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>onaylarız.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>Aksi</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>halde,</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>sorumluluğunun</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>kulübümüze</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>ait</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>olduğunu</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>ve</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>hakkımızda</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>Futbol</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>Disiplin</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>Talimatı</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="40"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>hükümlerine göre işlem yapılmasını kabul ve taahhüt ederiz.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                  <w10:wrap type="none"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...61 lines deleted...]
-        <w:t>EK: 15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD07D2" w:rsidRDefault="00FD07D2" w:rsidP="006F566E">
-[...1041 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr>
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:header="142" w:footer="0" w:top="580" w:bottom="280" w:left="283" w:right="283"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="0"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="A2"/>
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Adobe Clean SemiCondensed">
+    <w:altName w:val="Adobe Clean SemiCondensed"/>
+    <w:charset w:val="0"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="0"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487496192">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6402324</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>77623</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="544830" cy="304800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Textbox 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvPr id="1" name="Textbox 1"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="544830" cy="304800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:before="20"/>
+                            <w:ind w:left="20"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr/>
+                            <w:t>EK</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-1"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t>15</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t202" o:spt="202" coordsize="21600,21600" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape style="position:absolute;margin-left:504.120026pt;margin-top:6.112099pt;width:42.9pt;height:24pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15820288" type="#_x0000_t202" id="docshape1" filled="false" stroked="false">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:before="20"/>
+                      <w:ind w:left="20"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr/>
+                      <w:t>EK</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-1"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t>15</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...3 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="120"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:useFELayout/>
+    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
   </w:compat>
-  <w:rsids>
-[...36 lines deleted...]
-  <w15:docId w15:val="{746652D6-86F0-4D87-BB6D-43BE26FCEDB5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...377 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
+  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="108" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
+  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="AralkYok">
-    <w:name w:val="No Spacing"/>
+  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
+    <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="006F566E"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="BodyText" w:type="paragraph">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="ListParagraph" w:type="paragraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="TableParagraph" w:type="paragraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</file>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Ofis">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Ofis">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1763,51 +6167,51 @@
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Ofis">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1935,75 +6339,63 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>827</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>971</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...5 lines deleted...]
-  <cp:revision></cp:revision>
+  <dc:creator>AMD</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-08-11T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Writer</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">
+    <vt:lpwstr>LibreOffice 25.2.3.2 (X86_64) / LibreOffice Community</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LastSaved">
+    <vt:filetime>2026-08-11T00:00:00Z</vt:filetime>
+  </property>
+</Properties>
+</file>