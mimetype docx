--- v0 (2026-04-29)
+++ v1 (2026-08-19)
@@ -3074,65 +3074,99 @@
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731813">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2-)</w:t>
       </w:r>
       <w:r w:rsidR="00154C7A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00341BEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Şarköy</w:t>
+      </w:r>
       <w:r w:rsidR="00932FBE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Şarköy Yıldız spor kulübünün komitemize vermiş olduğu dilekçede 02 Mayıs 2026 tarihinde </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yıldız </w:t>
+      </w:r>
+      <w:r w:rsidR="00932FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spor kulübünün komitemize vermiş olduğu dilekçede 02 Mayıs 2026 tarihinde </w:t>
       </w:r>
       <w:r w:rsidR="00731813">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">oynanması ilan edilen Şarköy Yıldız spor müsabakasına </w:t>
+        <w:t xml:space="preserve">oynanması ilan edilen Şarköy </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00731813">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spor müsabakasına </w:t>
       </w:r>
       <w:r w:rsidR="00932FBE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sporcu yetersizliği sebebi ile çık</w:t>
       </w:r>
       <w:r w:rsidR="00731813">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>amayacaklarını belirtmeleri üzerine ilgili müsabaka haftalık programdan çıkarılmıştır.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00932FBE" w:rsidRDefault="00932FBE" w:rsidP="00932FBE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -4293,52 +4327,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">U 13 Ligi A Grubu müsabakalarının diğer gruplardan 2 hafta fazla olması sebebiyle A Grubu 7.Hafta müsabakalarının aşağıda belirtilen program </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dahilinde</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> hafta içi oynatılmasına, ilgili kulüplere tebliğine, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00A74E54" w:rsidRDefault="00A74E54" w:rsidP="00E37865">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11820" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="400"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="2680"/>
@@ -6838,69 +6870,71 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A934EA"/>
     <w:rsid w:val="00046C97"/>
     <w:rsid w:val="00066F7E"/>
     <w:rsid w:val="001441CC"/>
     <w:rsid w:val="00154C7A"/>
     <w:rsid w:val="00235460"/>
+    <w:rsid w:val="00341BEF"/>
     <w:rsid w:val="00613FAF"/>
     <w:rsid w:val="0061478D"/>
     <w:rsid w:val="006E1AC3"/>
     <w:rsid w:val="00731813"/>
     <w:rsid w:val="00864503"/>
     <w:rsid w:val="00932FBE"/>
     <w:rsid w:val="0095491C"/>
     <w:rsid w:val="00A74E54"/>
     <w:rsid w:val="00A934EA"/>
     <w:rsid w:val="00AF7511"/>
     <w:rsid w:val="00B104BD"/>
     <w:rsid w:val="00B169A4"/>
     <w:rsid w:val="00B66F20"/>
     <w:rsid w:val="00C13416"/>
     <w:rsid w:val="00C8526E"/>
     <w:rsid w:val="00C852CF"/>
     <w:rsid w:val="00CC65DA"/>
     <w:rsid w:val="00D06AAB"/>
     <w:rsid w:val="00E37865"/>
+    <w:rsid w:val="00E97D82"/>
     <w:rsid w:val="00F277CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -7704,76 +7738,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>588</Words>
-  <Characters>3355</Characters>
+  <Words>587</Words>
+  <Characters>3349</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3936</CharactersWithSpaces>
+  <CharactersWithSpaces>3929</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>elif yüksel</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>