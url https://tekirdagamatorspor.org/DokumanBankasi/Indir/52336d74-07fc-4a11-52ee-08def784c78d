--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -76,305 +76,384 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9214"/>
       </w:tblGrid>
       <w:tr w:rsidR="005A7507" w:rsidTr="00C60C69">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7507" w:rsidRDefault="00AC62C1" w:rsidP="00AC62C1">
+          <w:p w:rsidR="005A7507" w:rsidRPr="001F6F9D" w:rsidRDefault="00AC62C1" w:rsidP="00AC62C1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001F6F9D">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
               <w:t>YURT DIŞINDA LİSANSLI T.C. VATANDAŞI</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC62C1" w:rsidRDefault="00AC62C1" w:rsidP="00AC62C1">
+          <w:p w:rsidR="00AC62C1" w:rsidRPr="001F6F9D" w:rsidRDefault="00AC62C1" w:rsidP="00AC62C1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001F6F9D">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
               <w:t>VEYA YABANCI UYRUKLU FUTBOLCUNUN</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AC62C1" w:rsidRDefault="00AC62C1" w:rsidP="00AC62C1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001F6F9D">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
               <w:t>TESCİL SERTİFİKASI FORMU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00AC62C1" w:rsidRDefault="00AC62C1" w:rsidP="00AC62C1"/>
     <w:p w:rsidR="005A7507" w:rsidRDefault="005A7507" w:rsidP="00AC62C1">
       <w:pPr>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>………………………………………………………………………………………..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> SPOR KULÜBÜ BAŞKANLIĞINA</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A7507" w:rsidRDefault="005A7507" w:rsidP="005A7507">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AC62C1">
         <w:t>Kulübünüzde futbol oynamak istiyorum. Uluslararası Transfer Tescil Sertifikası alınması işleminin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> yapılması için Türkiye Futbol Federasyonu nezdinde </w:t>
       </w:r>
       <w:r w:rsidR="00E0457A">
         <w:t xml:space="preserve">girişimde </w:t>
       </w:r>
       <w:r>
         <w:t>bulunmanızı arz ederim.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A7507" w:rsidRDefault="005A7507" w:rsidP="005A7507">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:t>FUTBOLCUNUN KENDİSİ</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">              FUTBOLCUNUN VELİSİ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F6F9D" w:rsidRDefault="005A7507" w:rsidP="001F6F9D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6F9D">
         <w:t xml:space="preserve">           18 YAŞ ÜSTÜ</w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="001F6F9D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001F6F9D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001F6F9D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001F6F9D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001F6F9D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001F6F9D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001F6F9D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001F6F9D">
         <w:tab/>
         <w:t xml:space="preserve">          18 YAŞ ALTI </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A7507" w:rsidRDefault="00E0457A" w:rsidP="005A7507">
+    <w:p w:rsidR="001F6F9D" w:rsidRDefault="005A7507" w:rsidP="005A7507">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">              FUTBOLCUNUN VELİSİ</w:t>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A7507" w:rsidRDefault="005A7507" w:rsidP="001F6F9D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> Adı Soyadı</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">           Adı Soyadı</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A7507" w:rsidRDefault="005A7507" w:rsidP="005A7507">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">            Tarih - İmza</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6F9D">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> İmza</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="00E0457A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Tarih - İmza</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="005A7507" w:rsidRPr="00B16E47" w:rsidRDefault="005A7507" w:rsidP="005A7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6F9D">
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>İmza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="001F6F9D" w:rsidRPr="001F6F9D" w:rsidRDefault="001F6F9D" w:rsidP="005A7507">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A7507" w:rsidRPr="001F6F9D" w:rsidRDefault="005A7507" w:rsidP="005A7507">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B16E47">
+      <w:r w:rsidRPr="001F6F9D">
         <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TÜRKİYE FUTBOL FEDERASYONU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A7507" w:rsidRPr="00B16E47" w:rsidRDefault="005A7507" w:rsidP="005A7507">
+    <w:p w:rsidR="005A7507" w:rsidRPr="001F6F9D" w:rsidRDefault="005A7507" w:rsidP="005A7507">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B16E47">
+      <w:r w:rsidRPr="001F6F9D">
         <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>AMATÖR İŞLER MÜDÜRLÜĞÜNE</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="005A7507" w:rsidRPr="00AC62C1" w:rsidRDefault="005A7507" w:rsidP="00AC62C1">
+        <w:t xml:space="preserve">AMATÖR İŞLER </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6F9D" w:rsidRPr="001F6F9D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DİREKTÖRLÜĞÜ’NE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A7507" w:rsidRPr="001F6F9D" w:rsidRDefault="005A7507" w:rsidP="00AC62C1">
       <w:pPr>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001F6F9D">
         <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B16E47">
+      <w:r w:rsidRPr="001F6F9D">
         <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ANKARA</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A7507" w:rsidRDefault="005A7507" w:rsidP="005A7507">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Aşağıda kimlik</w:t>
       </w:r>
       <w:r w:rsidR="00AC62C1">
         <w:t xml:space="preserve"> ve en son futbol oynadığı kulübü ile ilgili bilgilerin bulunduğu </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>……………………………………………………………………………………………….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AC62C1">
@@ -527,78 +606,56 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Tarih - Mühür </w:t>
       </w:r>
       <w:r w:rsidR="00AC62C1">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> İmza</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AC62C1" w:rsidRDefault="00AC62C1" w:rsidP="005A7507">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...26 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F6F9D" w:rsidRDefault="001F6F9D" w:rsidP="005A7507">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="005A7507" w:rsidRDefault="005A7507" w:rsidP="005A7507">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005A7507" w:rsidRDefault="00E0457A" w:rsidP="00AC62C1">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                               </w:t>
       </w:r>
       <w:r w:rsidR="00AC62C1">
         <w:rPr>
           <w:b/>
@@ -841,69 +898,66 @@
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>…………………………………………………………..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00AC62C1" w:rsidRDefault="00AC62C1" w:rsidP="005A7507">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En Son Oynadığı Kulübün Adı (varsa adresi) : </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>…………………………………………………….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00AC62C1" w:rsidRDefault="00AC62C1" w:rsidP="005A7507">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00AC62C1" w:rsidRDefault="001F6F9D" w:rsidP="005A7507">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC62C1">
+        <w:t xml:space="preserve">n Son Oynadığı Kulübün Bağlı Bulunduğu </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>…………………………………………………………………………………………………………………………..</w:t>
+        <w:t>:……………………………………………………….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00AC62C1" w:rsidRDefault="00AC62C1" w:rsidP="005A7507">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Futbol Federasyonunun Adı</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>…………………………………………………………..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00AC62C1" w:rsidRDefault="00AC62C1" w:rsidP="005A7507">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
@@ -955,128 +1009,156 @@
       <w:tblGrid>
         <w:gridCol w:w="735"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AC62C1" w:rsidTr="00AC62C1">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="735" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AC62C1" w:rsidRDefault="00AC62C1" w:rsidP="005A7507">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00AC62C1" w:rsidRDefault="00AC62C1" w:rsidP="005A7507">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpX="5701" w:tblpY="-524"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="975"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AC62C1" w:rsidTr="00AC62C1">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="975" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AC62C1" w:rsidRDefault="00AC62C1" w:rsidP="00AC62C1">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="001F6F9D" w:rsidRPr="00AC62C1" w:rsidRDefault="006317ED" w:rsidP="001F6F9D">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F6F9D" w:rsidRPr="00AC62C1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>EK :</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6F9D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6F9D">
+        <w:t>Kulübün</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F6F9D">
+        <w:t xml:space="preserve"> başvurusunu yaptığı futbolcunun lisansını çıkartması zorunludur. Kulübün lisans çıkartmaması halinde ilgili cezai işlem uygulanır.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00AC62C1" w:rsidRPr="00B16E47" w:rsidRDefault="006317ED" w:rsidP="005A7507">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FA7BF7" w:rsidRDefault="00FA7BF7" w:rsidP="00FA7BF7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT" w:cs="TimesNewRomanPS-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FA7BF7" w:rsidSect="006317ED">
+    <w:sectPr w:rsidR="00FA7BF7" w:rsidSect="001F6F9D">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="284" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
@@ -1098,50 +1180,51 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB4E23"/>
+    <w:rsid w:val="001F6F9D"/>
     <w:rsid w:val="00391AD2"/>
     <w:rsid w:val="005A220C"/>
     <w:rsid w:val="005A7507"/>
     <w:rsid w:val="00607CD2"/>
     <w:rsid w:val="006317ED"/>
     <w:rsid w:val="007527A7"/>
     <w:rsid w:val="008C5C87"/>
     <w:rsid w:val="00AC62C1"/>
     <w:rsid w:val="00BB4E23"/>
     <w:rsid w:val="00D20F17"/>
     <w:rsid w:val="00D669F7"/>
     <w:rsid w:val="00E0457A"/>
     <w:rsid w:val="00F242E8"/>
     <w:rsid w:val="00FA7BF7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -1890,55 +1973,55 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>277</Words>
-  <Characters>1579</Characters>
+  <Words>274</Words>
+  <Characters>1567</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1853</CharactersWithSpaces>
+  <CharactersWithSpaces>1838</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Windows Kullanıcısı</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>