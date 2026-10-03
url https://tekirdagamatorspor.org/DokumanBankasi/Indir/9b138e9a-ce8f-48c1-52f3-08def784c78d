--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -1168,50 +1168,61 @@
           <w:p w:rsidR="00EB449E" w:rsidRPr="00BA3584" w:rsidRDefault="007A4D28" w:rsidP="00FA7925">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="35"/>
               <w:ind w:left="1983" w:right="1961"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA3584">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>VELİ MUVAFAKATI</w:t>
             </w:r>
+            <w:r w:rsidR="000543A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ( 18 Yalaltı)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB449E" w:rsidRPr="007A4D28" w:rsidTr="00FA7925">
         <w:trPr>
           <w:trHeight w:val="2343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10572" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="010202"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="010202"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00D20B9B" w:rsidRDefault="007A4D28" w:rsidP="00E90A28">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="132" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="18"/>
@@ -1600,50 +1611,63 @@
               </w:rPr>
               <w:t>TAAHHÜ</w:t>
             </w:r>
             <w:r w:rsidR="00EB449E" w:rsidRPr="00BA3584">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TNA</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA3584">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MESİ</w:t>
             </w:r>
+            <w:r w:rsidR="000543A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ( 18 Yaşüstü)</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB449E" w:rsidRPr="007A4D28" w:rsidTr="00FA7925">
         <w:trPr>
           <w:trHeight w:val="2124"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10572" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="010202"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="010202"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="010202"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00EB449E" w:rsidRPr="007A4D28" w:rsidRDefault="00EB449E" w:rsidP="00FA7925">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="10"/>
               </w:rPr>
@@ -1801,52 +1825,50 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008715E3" w:rsidRDefault="008715E3" w:rsidP="00FA7925">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="002D7C65" w:rsidRDefault="002D7C65" w:rsidP="00FA7925">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="002D7C65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002D7C65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
@@ -3077,51 +3099,51 @@
                               <a:fillRef idx="1">
                                 <a:schemeClr val="lt1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent3"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+                <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
                   <w:pict>
                     <v:oval w14:anchorId="50445B36" id="Oval 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:229.55pt;margin-top:5.55pt;width:56.05pt;height:36.7pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzUNsoYAIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uE8GjEBkUgqkoI&#10;okLF2XhtYtX2uGMnm/TXd+zdLLTkVPXinfF889xvfHG5dZZtFEYDvubjoxFnyktojH+p+ffHm0/n&#10;nMUkfCMseFXznYr8cv7xw0UbZmoCK7CNQkZBfJy1oearlMKsqqJcKSfiEQTlyagBnUik4kvVoGgp&#10;urPVZDQ6rVrAJiBIFSPdXndGPi/xtVYy3WsdVWK25lRbKieW8zmf1fxCzF5QhJWRfRniH6pwwnhK&#10;OoS6FkmwNZp3oZyRCBF0OpLgKtDaSFV6oG7Go7+6eViJoEovNJwYhjHF/xdW3m2WyExD/44zLxz9&#10;ovuNsGycJ9OGOCPAQ1hir0USc5tbjS5/qQG2LdPcDdNU28QkXZ6NJ6PjY84kmaanJ+eTsxyzenUO&#10;GNMXBY5loebKWhNi7lfMxOY2pg69R5FrrqeroEhpZ1UGW/9NaeqBck6Kd2GPurLIqJWaCymVT8d9&#10;9oLObtpYOziODznaVMZAJffY7KYKqwbH0SHHPzMOHiUr+DQ4O+MBDwVofgyZO/y++67n3P4zNDv6&#10;dQgdp2OQN4bmeCtiWgokEhPdaTHTPR3aQltz6CXOVoC/Dt1nPHGLrJy1tBQ1jz/XAhVn9qsn1n0e&#10;T6d5i4oyPTmbkIJvLc9vLX7troDmT8yi6oqY8cnuRY3gnmh/FzkrmYSXlLvmMuFeuUrdstILINVi&#10;UWC0OUGkW/8QZA6ep5pJ8rh9Ehh6MiVi4R3sF+gdoTps9vSwWCfQprDtda79vGnrCmX7FyKv9Vu9&#10;oF7fsflvAAAA//8DAFBLAwQUAAYACAAAACEA0XJ7yt4AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPTU+DQBCG7yb+h82YeLMLTbEtsjSNDRoTL1K9b9kRSNlZwm4B/73jyZ4mk/fJ+5HtZtuJEQff&#10;OlIQLyIQSJUzLdUKPo/FwwaED5qM7hyhgh/0sMtvbzKdGjfRB45lqAWbkE+1giaEPpXSVw1a7Reu&#10;R2Lt2w1WB36HWppBT2xuO7mMokdpdUuc0OgenxuszuXFcq5/PbyN/df+XBxf1lV5CO9TsVXq/m7e&#10;P4EIOId/GP7qc3XIudPJXch40SlYJduYURZivgwk63gJ4qRgs0pA5pm8XpD/AgAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhADNQ2yhgAgAADwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhANFye8reAAAACQEAAA8AAAAAAAAAAAAAAAAAugQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#a5a5a5 [3206]" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                     </v:oval>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002A3754" w:rsidRDefault="002A3754" w:rsidP="00FA7925">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="132" w:hanging="132"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
@@ -3353,69 +3375,70 @@
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="008A631D" w:rsidRDefault="008A631D" w:rsidP="00EB449E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="008A631D" w:rsidRDefault="008A631D" w:rsidP="00EB449E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB449E"/>
+    <w:rsid w:val="000543A5"/>
     <w:rsid w:val="00065EEE"/>
     <w:rsid w:val="00066F73"/>
     <w:rsid w:val="000810FB"/>
     <w:rsid w:val="000879DD"/>
     <w:rsid w:val="00106FE2"/>
     <w:rsid w:val="00147964"/>
     <w:rsid w:val="00153395"/>
     <w:rsid w:val="001A4AAE"/>
     <w:rsid w:val="001C25E1"/>
     <w:rsid w:val="001E1EB1"/>
     <w:rsid w:val="001E3EA1"/>
     <w:rsid w:val="001F221F"/>
     <w:rsid w:val="00252759"/>
     <w:rsid w:val="0026517B"/>
     <w:rsid w:val="002664EE"/>
     <w:rsid w:val="00274990"/>
     <w:rsid w:val="002A3754"/>
     <w:rsid w:val="002C672F"/>
     <w:rsid w:val="002D7C65"/>
     <w:rsid w:val="0031290E"/>
     <w:rsid w:val="0038632A"/>
     <w:rsid w:val="003A655D"/>
     <w:rsid w:val="003C2DD6"/>
     <w:rsid w:val="00476BCE"/>
     <w:rsid w:val="004967CE"/>
@@ -3467,51 +3490,51 @@
     <w:rsid w:val="00E86672"/>
     <w:rsid w:val="00E90A28"/>
     <w:rsid w:val="00EB449E"/>
     <w:rsid w:val="00EE059F"/>
     <w:rsid w:val="00EF429C"/>
     <w:rsid w:val="00FA03AC"/>
     <w:rsid w:val="00FA7925"/>
     <w:rsid w:val="00FC030B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6395345E-3D6A-4A1A-9501-172A33AEDF4B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -4327,70 +4350,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>464</Words>
-  <Characters>2645</Characters>
+  <Words>468</Words>
+  <Characters>2669</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3103</CharactersWithSpaces>
+  <CharactersWithSpaces>3131</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>AMD</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>