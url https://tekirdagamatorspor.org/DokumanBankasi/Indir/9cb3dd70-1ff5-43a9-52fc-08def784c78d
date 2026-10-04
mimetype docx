--- v0 (2026-08-19)
+++ v1 (2026-10-04)
@@ -502,147 +502,144 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F825E1" w:rsidRDefault="00F825E1" w:rsidP="00F825E1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F825E1" w:rsidRDefault="00F825E1" w:rsidP="00F825E1">
+    <w:p w:rsidR="008214B1" w:rsidRDefault="008214B1" w:rsidP="00F825E1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F825E1" w:rsidRDefault="008214B1" w:rsidP="00F825E1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KULÜP ADI : </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………………...</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="004D48ED" w:rsidRDefault="004D48ED" w:rsidP="004D48ED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D48ED" w:rsidRDefault="004D48ED" w:rsidP="004D48ED">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>KULÜBÜN TFF TESCİL KODU</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>............</w:t>
-[...59 lines deleted...]
-        <w:t>……………………………………...</w:t>
+        <w:t>......................</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00F825E1" w:rsidRDefault="00F825E1" w:rsidP="00F825E1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F825E1" w:rsidRDefault="00F825E1" w:rsidP="00F825E1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
@@ -1183,105 +1180,116 @@
     <w:p w:rsidR="008214B1" w:rsidRDefault="008214B1" w:rsidP="00F825E1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F825E1" w:rsidRDefault="00F825E1" w:rsidP="00F825E1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BA39F6">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">KİMLİK BİLGİSİ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA39F6">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>GÖREVİ (İşaretleyiniz)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008214B1" w:rsidRDefault="008214B1" w:rsidP="00F825E1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F825E1" w:rsidRDefault="00F825E1" w:rsidP="008214B1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
@@ -1371,784 +1379,823 @@
         <w:t>Yöneticisi</w:t>
       </w:r>
       <w:r w:rsidR="008214B1">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="008214B1" w:rsidRDefault="008214B1" w:rsidP="008214B1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00F825E1" w:rsidRDefault="004D48ED" w:rsidP="008214B1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Adı</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3629">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00F825E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3629">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F825E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F825E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F825E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F825E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F825E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F825E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F825E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Yönetim Kurulu Üyesi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008214B1" w:rsidRDefault="008214B1" w:rsidP="008214B1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F825E1" w:rsidRDefault="004D48ED" w:rsidP="008214B1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Soyadı</w:t>
+      </w:r>
+      <w:r w:rsidR="00F825E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3629">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00F825E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F825E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F825E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F825E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F825E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F825E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F825E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Yönetim Dışı Görevli</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008214B1" w:rsidRDefault="008214B1" w:rsidP="008214B1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00F825E1" w:rsidRDefault="00F825E1" w:rsidP="008214B1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Soyadı</w:t>
+        <w:t xml:space="preserve">Doğum Tarihi </w:t>
       </w:r>
       <w:r w:rsidR="001C3629">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Doktor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F825E1" w:rsidRDefault="00F825E1" w:rsidP="008214B1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F825E1" w:rsidRDefault="004D48ED" w:rsidP="008214B1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Doğum Yeri</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3629">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="008214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sağlık Görevlisi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C3629" w:rsidRDefault="001C3629" w:rsidP="008214B1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C3629" w:rsidRDefault="001C3629" w:rsidP="008214B1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>İlk Yardımcı</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F825E1" w:rsidRDefault="00F825E1" w:rsidP="008214B1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F825E1" w:rsidRDefault="008214B1" w:rsidP="008214B1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Masör</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F825E1" w:rsidRDefault="00F825E1" w:rsidP="00F825E1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008214B1" w:rsidRDefault="008214B1" w:rsidP="00F825E1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008214B1" w:rsidRDefault="00F94887" w:rsidP="00F825E1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EK: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA39F6">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yönetim Kuru</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lu Kararı</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA39F6" w:rsidRDefault="00BA39F6" w:rsidP="00F825E1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A707F8" w:rsidRPr="00F825E1" w:rsidRDefault="00F825E1" w:rsidP="008214B1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00F825E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NOT</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA39F6">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C3629">
-[...654 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BA39F6">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F825E1">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">NOT: Kulüpler </w:t>
-[...24 lines deleted...]
-        <w:t>antrenör</w:t>
+        <w:t>: Kulüpler</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F825E1">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ve faal futbolcu olmayan </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18 yaşını tamamlamış </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F825E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yönetim Kurulu Üyesi olan 5 kişiye ve Yönetim Kurulunun belirleyeceği antrenör ve faal futbolcu olmayan </w:t>
       </w:r>
       <w:r w:rsidR="003718A5">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00F825E1">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> kişi</w:t>
       </w:r>
       <w:r w:rsidR="00161BCA">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> olmak üzere, </w:t>
       </w:r>
@@ -2162,52 +2209,50 @@
       </w:r>
       <w:r w:rsidR="003718A5">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00F825E1">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> kişiye saha içi giriş </w:t>
       </w:r>
       <w:r w:rsidR="00161BCA">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">formu doldurabilir. ( Başvuru formlarına Adli Sicil Kaydı da eklenecektir. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00A707F8" w:rsidRPr="00F825E1" w:rsidSect="00A707F8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2246,76 +2291,79 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F825E1"/>
     <w:rsid w:val="00087A69"/>
     <w:rsid w:val="0014590C"/>
     <w:rsid w:val="00161BCA"/>
     <w:rsid w:val="001C3629"/>
     <w:rsid w:val="002A361F"/>
     <w:rsid w:val="003718A5"/>
     <w:rsid w:val="00386F34"/>
     <w:rsid w:val="00397AE1"/>
     <w:rsid w:val="00436AF5"/>
+    <w:rsid w:val="004D48ED"/>
     <w:rsid w:val="0054765B"/>
     <w:rsid w:val="00670705"/>
     <w:rsid w:val="00712EBF"/>
     <w:rsid w:val="00756FF3"/>
     <w:rsid w:val="008214B1"/>
     <w:rsid w:val="00835DE3"/>
     <w:rsid w:val="00920AFE"/>
     <w:rsid w:val="009B10AF"/>
     <w:rsid w:val="00A11BDF"/>
     <w:rsid w:val="00A707F8"/>
     <w:rsid w:val="00AA1433"/>
     <w:rsid w:val="00B163DF"/>
     <w:rsid w:val="00B66450"/>
+    <w:rsid w:val="00BA39F6"/>
     <w:rsid w:val="00BE2424"/>
     <w:rsid w:val="00C57763"/>
     <w:rsid w:val="00DA2159"/>
     <w:rsid w:val="00DB6E29"/>
     <w:rsid w:val="00DC1943"/>
     <w:rsid w:val="00DD5F92"/>
     <w:rsid w:val="00DF1FA2"/>
     <w:rsid w:val="00E529AB"/>
     <w:rsid w:val="00E8368B"/>
     <w:rsid w:val="00ED3A0D"/>
     <w:rsid w:val="00EE502E"/>
     <w:rsid w:val="00F51EF9"/>
     <w:rsid w:val="00F825E1"/>
+    <w:rsid w:val="00F94887"/>
     <w:rsid w:val="00FE7DC7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3056,70 +3104,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>180</Words>
-  <Characters>1027</Characters>
+  <Words>179</Words>
+  <Characters>1026</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1205</CharactersWithSpaces>
+  <CharactersWithSpaces>1203</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>BILGISAYAR</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>