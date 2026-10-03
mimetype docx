--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -13,52 +13,50 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="005A2061" w:rsidRDefault="005D4095" w:rsidP="00A76868">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="2124" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>2026-27 SEZONU İÇİN GEÇERLİDİR</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00A76868">
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00A76868">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A76868">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A76868" w:rsidRPr="00A76868">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>EK: 16</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A76868" w:rsidRDefault="00A76868" w:rsidP="00A76868">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -103,207 +101,254 @@
           <w:p w:rsidR="00A76868" w:rsidRDefault="00A76868" w:rsidP="00A76868">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>FİLİZ LİSANS ÇIKARTMAK İSTEYEN FUTBOLCULARIN</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A76868" w:rsidRDefault="00A76868" w:rsidP="00A76868">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>SORGULAMA FORMU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00A76868" w:rsidRDefault="00A76868" w:rsidP="00A76868"/>
     <w:p w:rsidR="00A76868" w:rsidRDefault="00A76868" w:rsidP="00A76868">
       <w:pPr>
         <w:ind w:firstLine="708"/>
       </w:pPr>
-      <w:r>
-        <w:t>……………………………………………………………………………………….. SPOR KULÜBÜ BAŞKANLIĞI</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>………………………………………………………………………………………..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> SPOR KULÜBÜ BAŞKANLIĞI</w:t>
       </w:r>
       <w:r w:rsidR="00795E2D">
         <w:t xml:space="preserve">’ </w:t>
       </w:r>
       <w:r>
         <w:t>NA</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A76868" w:rsidRDefault="00A76868" w:rsidP="00A76868">
       <w:pPr>
         <w:ind w:firstLine="708"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A76868" w:rsidRDefault="00A76868" w:rsidP="00A76868">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Transfer ve tescil işlemlerine dayanak oluşturması amacıyla doğduğum / ikamet ettiğim ülkenin Futbol Federasyonundan lisans kaydının olup olmadığı sorgulanmasının yapılması için Türkiye Futbol Federasyonu nezdinde başvuruda bulunmanızı arz ederim.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A76868" w:rsidRDefault="00A76868" w:rsidP="00B16E47">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">           18 YAŞ ÜSTÜ</w:t>
-[...23 lines deleted...]
-        <w:tab/>
+        <w:t>FUTBOLCUNUN KENDİSİ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16E47">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B16E47">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B16E47">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B16E47">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B16E47">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B16E47">
+        <w:tab/>
+        <w:t xml:space="preserve">              FUTBOLCUNUN VELİSİ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007478F1" w:rsidRDefault="007478F1" w:rsidP="007478F1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">     18 YAŞ ÜSTÜ</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">          18 YAŞ ALTI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007478F1" w:rsidRDefault="00B16E47" w:rsidP="00B16E47">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76868" w:rsidRDefault="007478F1" w:rsidP="00B16E47">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00B16E47">
+        <w:t>Adı Soyadı</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16E47">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B16E47">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B16E47">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B16E47">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B16E47">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B16E47">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B16E47">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B16E47">
+        <w:tab/>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00B16E47">
+        <w:t xml:space="preserve">    Adı Soyadı</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16E47" w:rsidRDefault="00B16E47" w:rsidP="00A76868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r>
-[...63 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="007478F1">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  İmza</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="007478F1">
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>İmza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="00B16E47" w:rsidRDefault="00B16E47" w:rsidP="00A76868">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...28 lines deleted...]
-    <w:p w:rsidR="00B16E47" w:rsidRDefault="00B16E47" w:rsidP="00A76868">
+    </w:p>
+    <w:p w:rsidR="007478F1" w:rsidRDefault="007478F1" w:rsidP="00A76868">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B16E47" w:rsidRPr="00B16E47" w:rsidRDefault="00B16E47" w:rsidP="00B16E47">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16E47">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TÜRKİYE FUTBOL FEDERASYONU</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B16E47" w:rsidRPr="00B16E47" w:rsidRDefault="00B16E47" w:rsidP="00B16E47">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
@@ -336,112 +381,137 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r w:rsidRPr="00B16E47">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ANKARA</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B16E47" w:rsidRDefault="00B16E47" w:rsidP="00B16E47">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B16E47" w:rsidRDefault="00B16E47" w:rsidP="00B16E47">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>Aşağıda kimlik bilgileri bulunan ……………………………………………………………………………………………….</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Aşağıda kimlik bilgileri bulunan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>……………………………………………………………………………………………….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00B16E47" w:rsidRDefault="003F36A8" w:rsidP="00B16E47">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00B16E47">
-        <w:t>urtdışı doğumlu / yurtdışı ikametlidir. Adı geçen kişinin lisans kaydı olup olmadığının aşağıda bel</w:t>
+        <w:t>urtdışı</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B16E47">
+        <w:t xml:space="preserve"> doğumlu / yurtdışı </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B16E47">
+        <w:t>ikametlidir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B16E47">
+        <w:t>. Adı geçen kişinin lisans kaydı olup olmadığının aşağıda bel</w:t>
       </w:r>
       <w:r w:rsidR="00021148">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00B16E47">
         <w:t>rtilen ülkenin Futbol Federasyonundan sorgulanmasını arz ederiz.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B16E47" w:rsidRDefault="00B16E47" w:rsidP="00B16E47">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B16E47" w:rsidRDefault="00B16E47" w:rsidP="00B16E47">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B16E47" w:rsidRDefault="00B16E47" w:rsidP="00B16E47">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>……………………………….. SPOR KULÜBÜ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>………………………………..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> SPOR KULÜBÜ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B16E47" w:rsidRDefault="00B16E47" w:rsidP="00B16E47">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
@@ -569,244 +639,281 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B16E47" w:rsidRDefault="00B16E47" w:rsidP="00B16E47">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Adı</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>: …………………………………………………………..</w:t>
-      </w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…………………………………………………………..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00B16E47" w:rsidRDefault="00B16E47" w:rsidP="00B16E47">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Soyadı</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>: …………………………………………………………..</w:t>
-      </w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…………………………………………………………..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00B16E47" w:rsidRDefault="00B16E47" w:rsidP="00B16E47">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Doğduğu / İkamet Ettiği Ülke Adı</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>: …………………………………………………………..</w:t>
-      </w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…………………………………………………………..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00B16E47" w:rsidRDefault="00B16E47" w:rsidP="00B16E47">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Doğum Tarihi</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>: …………………………………………………………..</w:t>
-      </w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…………………………………………………………..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00B16E47" w:rsidRDefault="00B16E47" w:rsidP="00B16E47">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Ana Adı</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>: …………………………………………………………..</w:t>
-      </w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…………………………………………………………..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00B16E47" w:rsidRDefault="00B16E47" w:rsidP="00B16E47">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Baba Adı</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>: …………………………………………………………..</w:t>
-      </w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…………………………………………………………..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00B16E47" w:rsidRPr="00B16E47" w:rsidRDefault="00B16E47" w:rsidP="00B16E47">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>T.C. Kimlik No</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>: …………………………………………………………..</w:t>
-      </w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…………………………………………………………..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00B16E47" w:rsidRPr="00B16E47" w:rsidRDefault="00B16E47" w:rsidP="00B16E47">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B16E47" w:rsidRPr="00B16E47">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A00485"/>
     <w:rsid w:val="00021148"/>
     <w:rsid w:val="001A172D"/>
     <w:rsid w:val="003F36A8"/>
     <w:rsid w:val="005A2061"/>
     <w:rsid w:val="005D4095"/>
+    <w:rsid w:val="007478F1"/>
     <w:rsid w:val="00795E2D"/>
     <w:rsid w:val="00A00485"/>
     <w:rsid w:val="00A76868"/>
     <w:rsid w:val="00B16E47"/>
     <w:rsid w:val="00C607F6"/>
     <w:rsid w:val="00FF019C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -1509,69 +1616,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>219</Words>
-  <Characters>1250</Characters>
+  <Words>221</Words>
+  <Characters>1266</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1467</CharactersWithSpaces>
+  <CharactersWithSpaces>1485</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft hesabı</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>