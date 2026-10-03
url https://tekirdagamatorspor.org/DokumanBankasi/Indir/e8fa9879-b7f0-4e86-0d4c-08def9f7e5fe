--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -352,52 +352,63 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4236" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0097241C" w:rsidRPr="0096489D" w:rsidRDefault="008B5D80" w:rsidP="00210C0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>TESCİL TARİHİ :</w:t>
-            </w:r>
+              <w:t xml:space="preserve">TESCİL </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0096489D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>TARİHİ :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00340360" w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F6B21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00350E80" w:rsidRPr="0096489D" w:rsidTr="00D272C6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
@@ -2225,52 +2236,50 @@
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId20" w:name="TextBox2911181452" w:shapeid="_x0000_i1095"/>
               </w:object>
             </w:r>
             <w:r w:rsidR="004747E5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00015A52">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>U11</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7941" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AA" w:rsidRPr="0096489D" w:rsidRDefault="00AB7E65" w:rsidP="00E52DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3282,65 +3291,97 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00FE2221" w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Futbol Sezonunda İl Tertip Komiteleri ve İl Disiplin Kurulunca alınan kararları,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FE2221" w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">komiteler tarafından belirlenen ilan tahtalarına asılmak, ASKF Başkanlığının veya Futbol İl Temsilciliğinin internet sitesinden ilan edilmek suretiyle tarafımıza tebliğ edilmiş sayılacağını, Amatör Futbol Disiplin Kurulu kararlarının ise TFF’nin internet sitesinden ilan edilmek veya FDT’nin 78. Madde hükümlerinin uygulanması suretiyle tarafımıza tebliğ edilmiş sayılacağını, aksine durumlarda Futbol Disiplin Talimatı ve diğer talimatlar doğrultusunda verilecek cezayı kabul edeceğimizi taahhüt </w:t>
+              <w:t xml:space="preserve">komiteler tarafından belirlenen ilan tahtalarına asılmak, ASKF Başkanlığının veya Futbol İl Temsilciliğinin internet sitesinden ilan edilmek suretiyle tarafımıza tebliğ edilmiş sayılacağını, Amatör Futbol Disiplin Kurulu kararlarının ise TFF’nin internet sitesinden ilan edilmek veya </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FE2221" w:rsidRPr="0096489D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FDT’nin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FE2221" w:rsidRPr="0096489D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 78. Madde hükümlerinin uygulanması suretiyle tarafımıza tebliğ edilmiş sayılacağını, aksine durumlarda Futbol Disiplin Talimatı ve diğer talimatlar doğrultusunda verilecek cezayı kabul edeceğimizi </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00FE2221" w:rsidRPr="0096489D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">taahhüt </w:t>
             </w:r>
             <w:r w:rsidR="00D237FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FE2221" w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>ederiz.</w:t>
+              <w:t>ederiz</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00FE2221" w:rsidRPr="0096489D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F356DC" w:rsidRPr="0096489D" w:rsidRDefault="00F356DC" w:rsidP="00F356DC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00F356DC" w:rsidRPr="0096489D" w:rsidRDefault="00F356DC" w:rsidP="00F356DC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00F356DC" w:rsidRPr="0096489D" w:rsidRDefault="00F356DC" w:rsidP="00F356DC">
@@ -3351,122 +3392,126 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="005F6B21" w:rsidRDefault="0018294C" w:rsidP="004C783C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">KULÜP ADI: </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00562F4D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
             <w:r w:rsidR="003826D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>……………………….</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="005F6B21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005F6B21" w:rsidRDefault="005F6B21" w:rsidP="004C783C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="004C783C" w:rsidRPr="0096489D" w:rsidRDefault="004C783C" w:rsidP="004C783C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">KULÜBÜN TFF TESCİL KODU: </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00562F4D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
             <w:r w:rsidR="003826D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…………….</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w:rsidR="004C783C" w:rsidRPr="0096489D" w:rsidRDefault="004C783C" w:rsidP="004C783C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="004C783C" w:rsidRPr="0096489D" w:rsidRDefault="004C783C" w:rsidP="004C783C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3563,81 +3608,91 @@
             </w:r>
             <w:r w:rsidR="006F45F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00623D4D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                     </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003826D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>......</w:t>
             </w:r>
             <w:r w:rsidR="005F6B21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="003826D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>........</w:t>
             </w:r>
             <w:r w:rsidR="005F6B21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.202</w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="005F6B21">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="003826D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>….</w:t>
             </w:r>
             <w:r w:rsidR="00623D4D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004C783C" w:rsidRPr="0096489D" w:rsidRDefault="004C783C" w:rsidP="004C783C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3727,374 +3782,408 @@
             </w:pPr>
             <w:r w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adresi</w:t>
             </w:r>
             <w:r w:rsidR="00067C74" w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
             <w:r w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003826D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>………………………..</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="005F6B21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004C783C" w:rsidRPr="0096489D" w:rsidRDefault="004C783C" w:rsidP="004C783C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel </w:t>
             </w:r>
             <w:r w:rsidR="006F45F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     :</w:t>
             </w:r>
             <w:r w:rsidR="00AB6522">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00487DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
             <w:r w:rsidR="00562F4D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
             <w:r w:rsidR="003826D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>………………</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00D76D41">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00562F4D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00623D4D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00487DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…..</w:t>
             </w:r>
             <w:r w:rsidR="006F45F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="006F45F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Faks </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="006F45F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>………………</w:t>
             </w:r>
             <w:r w:rsidR="00067C74" w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>……………………….</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w:rsidR="004C783C" w:rsidRDefault="004C783C" w:rsidP="004C783C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail </w:t>
             </w:r>
             <w:r w:rsidR="00067C74" w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003826D2">
               <w:t>……………………………………</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00D76D41" w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004C783C" w:rsidRPr="0096489D" w:rsidRDefault="004C783C" w:rsidP="004C783C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Futbol Şube Sorumlusunun Adı Soyadı </w:t>
             </w:r>
             <w:r w:rsidR="00340360" w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003826D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>……………………………</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00A45B15">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F356DC" w:rsidRPr="0096489D" w:rsidRDefault="004C783C" w:rsidP="000F2FED">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel (İş) </w:t>
             </w:r>
             <w:r w:rsidR="00711677" w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>: …………</w:t>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00711677" w:rsidRPr="0096489D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………</w:t>
             </w:r>
             <w:r w:rsidR="006F45F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…………………………………</w:t>
             </w:r>
             <w:r w:rsidR="00711677" w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>………</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cep </w:t>
             </w:r>
             <w:r w:rsidR="00067C74" w:rsidRPr="0096489D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="006F45F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
             <w:r w:rsidR="00562F4D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
             <w:r w:rsidR="003826D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……………………</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00D76D41">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00562F4D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>….</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w:rsidR="00F356DC" w:rsidRPr="0096489D" w:rsidRDefault="00F356DC" w:rsidP="000F2FED">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00692A8A" w:rsidRDefault="00692A8A" w:rsidP="000F2FED">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4519,50 +4608,51 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FB4D0D" w:rsidRPr="0096489D" w:rsidRDefault="00422B02" w:rsidP="00FB4D0D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00487DC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00920D07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4591,59 +4681,61 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00582A2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Futbol sezonunda;</w:t>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kulübümüz adına transfer ve lisans evraklarını imzalamaya, Teknik Sorumlu, Antrenörler ve diğer çalışanlarla sözleşme imzalamaya, sözleşmeleri fesih etmeye, karşılıklı sona erdirmeye, Futbolcu </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BE7541" w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>muvafakatnamesini</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00582A2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4654,50 +4746,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>üşterek çift imza ile imzalamala</w:t>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rına</w:t>
       </w:r>
       <w:r w:rsidR="00FB4D0D" w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00FB4D0D" w:rsidRPr="0096489D" w:rsidRDefault="00067C74" w:rsidP="000C47B7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B6F89DC" wp14:editId="3108A659">
@@ -4823,252 +4916,264 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>İmza Örneği</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FB4D0D" w:rsidRPr="00213687" w:rsidRDefault="003826D2" w:rsidP="00213687">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FB4D0D" w:rsidRPr="00213687">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>............................................</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00FB4D0D" w:rsidRPr="0096489D" w:rsidRDefault="003B6A2E" w:rsidP="000C47B7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213687">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2- </w:t>
       </w:r>
       <w:r w:rsidR="00213687">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003826D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D76D41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D76D41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00487DC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FB4D0D" w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>..............................................</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00FB4D0D" w:rsidRPr="0096489D" w:rsidRDefault="003B6A2E" w:rsidP="000C47B7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582A2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00582A2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-   </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003826D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………..</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003826D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D76D41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00582A2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FB4D0D" w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>...................................................</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00FB4D0D" w:rsidRPr="0096489D" w:rsidRDefault="00A47D0F" w:rsidP="000C47B7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582A2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -5137,118 +5242,133 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00582A2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-  </w:t>
       </w:r>
       <w:r w:rsidR="00FB4D0D" w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002E5073">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………</w:t>
       </w:r>
       <w:r w:rsidR="00582A2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002D2C15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00582A2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FB4D0D" w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>...................................................</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00FB4D0D" w:rsidRPr="0096489D" w:rsidRDefault="00FB4D0D" w:rsidP="00FB4D0D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>oy birliği ile karar verilmiştir.</w:t>
+        <w:t>oy</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0096489D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> birliği ile karar verilmiştir.</w:t>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5293,129 +5413,143 @@
         <w:t>KULÜP YETKİLİSİ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F3025F" w:rsidRDefault="00FB4D0D" w:rsidP="00F3025F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>KULÜP ADI:</w:t>
+        <w:t>KULÜP ADI</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0096489D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00F3025F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="003826D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005F6B21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005F6B21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005F6B21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F3025F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00213687">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003826D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D76D41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E5073">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002E5073">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -5599,58 +5733,60 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00213687">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="00F3025F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003826D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005F6B21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="003826D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:r w:rsidR="005F6B21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
       <w:r w:rsidR="003826D2">
@@ -5693,59 +5829,61 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>KULÜBÜN TFF TESCİL KODU</w:t>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003826D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="003826D2" w:rsidRDefault="003826D2" w:rsidP="006221B8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A26D07" w:rsidRPr="0096489D" w:rsidRDefault="00D630D0" w:rsidP="006221B8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708" w:firstLine="708"/>
@@ -5764,67 +5902,78 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not: </w:t>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Belgelerde</w:t>
       </w:r>
       <w:r w:rsidR="00A26D07" w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en az iki yetkilinin imzasının bulunması zorunludur. Kulüpler imza atmaya yetkili yöneticilerde değişiklik yaptıkları takdirde bu belgeyi yeniden düzenleyip TFF Bölge </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AA73CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Temsilciliklerine </w:t>
       </w:r>
       <w:r w:rsidR="00A26D07" w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> geç beş gün içinde vermek zorundadır.</w:t>
+        <w:t xml:space="preserve"> geç</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A26D07" w:rsidRPr="0096489D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beş gün içinde vermek zorundadır.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F3025F" w:rsidRPr="0096489D" w:rsidRDefault="00F3025F" w:rsidP="003826D2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -5837,274 +5986,374 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F3025F" w:rsidRDefault="00F3025F" w:rsidP="003826D2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adresi : </w:t>
+        <w:t>Adresi :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0096489D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F3025F" w:rsidRPr="0096489D" w:rsidRDefault="00F3025F" w:rsidP="003826D2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tel </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">     : ………………... </w:t>
+        <w:t xml:space="preserve">     : </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………...</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Faks </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……………………….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00F3025F" w:rsidRPr="0096489D" w:rsidRDefault="00F3025F" w:rsidP="003826D2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">E-mail : </w:t>
+        <w:t>E-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0096489D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mail :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0096489D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F3025F" w:rsidRDefault="00F3025F" w:rsidP="003826D2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Futbol Şube Sorumlusunun Adı Soyadı : </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">…... </w:t>
+        <w:t>…...</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F3025F" w:rsidRPr="0096489D" w:rsidRDefault="00F3025F" w:rsidP="003826D2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tel (İş) : …………</w:t>
+        <w:t xml:space="preserve">Tel (İş) : </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0096489D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">……… Cep : </w:t>
-      </w:r>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0096489D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cep : </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>...…</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00B67AAA" w:rsidRDefault="00B67AAA" w:rsidP="003826D2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A47D0F" w:rsidRPr="00B67AAA" w:rsidRDefault="00A26D07" w:rsidP="00487DC8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B67AAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Not :</w:t>
       </w:r>
       <w:r w:rsidRPr="00B67AAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> E-mail adresi kulübe ait veya imza yetkili yöneticilerden birine ait olmalıdır. Değişiklik halinde TFF Bölge </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> E</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B67AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-mail adresi kulübe ait veya imza yetkili yöneticilerden birine ait olmalıdır. Değişiklik halinde TFF Bölge </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AA73CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Temsilciliklerine </w:t>
       </w:r>
       <w:r w:rsidRPr="00B67AAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> değişikliğin bildirilmesi kulübün sorumluluğundadır.</w:t>
+        <w:t xml:space="preserve"> değişikliğin</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B67AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bildirilmesi kulübün sorumluluğundadır.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AC0F09" w:rsidRPr="0096489D" w:rsidRDefault="00AC0F09" w:rsidP="00487DC8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009B0716" w:rsidRPr="0096489D" w:rsidRDefault="009B0716" w:rsidP="00AC0F09">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
@@ -6281,57 +6530,59 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SEZONU İÇİN GEÇERLİDİR)</w:t>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001B2257">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>EK : 1</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00637F82" w:rsidRPr="0096489D" w:rsidRDefault="00202BAF" w:rsidP="00637F82">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00637F82" w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>VİZE</w:t>
       </w:r>
       <w:r w:rsidR="000277CA">
         <w:rPr>
@@ -6389,185 +6640,199 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002E5073">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F97813">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="003826D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> …………………………………….</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003826D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>…………………………………….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BE7D73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00637F82" w:rsidRPr="0096489D" w:rsidRDefault="00637F82" w:rsidP="00637F82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Kulübün TFF Tescil Kodu </w:t>
       </w:r>
       <w:r w:rsidR="002E5073">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003826D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>……………….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="003826D2" w:rsidRDefault="00637F82" w:rsidP="00637F82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>İli – İlçesi</w:t>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E5073">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003826D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>…………………………………</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00637F82" w:rsidRPr="0096489D" w:rsidRDefault="00637F82" w:rsidP="00637F82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Renk </w:t>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="002E5073">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003826D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>…………….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005F6B21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F6B21" w:rsidRDefault="00637F82" w:rsidP="00F97813">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Adres </w:t>
       </w:r>
@@ -6581,108 +6846,112 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="002E5073">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003826D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>………………………………….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00DE36D2" w:rsidRDefault="00637F82" w:rsidP="00F97813">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">E mail </w:t>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002E5073">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:r w:rsidR="002E5073">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F3025F">
         <w:t>……………………………………………………………………..</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00637F82" w:rsidRPr="00407315" w:rsidRDefault="00637F82" w:rsidP="00407315">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -6737,61 +7006,63 @@
             <w:tcW w:w="739" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C117F4" w:rsidRPr="00185980" w:rsidRDefault="00C117F4" w:rsidP="00185980">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00185980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Prof</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="739" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C117F4" w:rsidRPr="00185980" w:rsidRDefault="00C117F4" w:rsidP="00185980">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -6817,140 +7088,201 @@
             <w:tcW w:w="739" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C117F4" w:rsidRPr="00185980" w:rsidRDefault="00C117F4" w:rsidP="00185980">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00185980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Süp. A.</w:t>
+              <w:t>Süp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00185980">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. A.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="739" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C117F4" w:rsidRPr="00185980" w:rsidRDefault="00C117F4" w:rsidP="00185980">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00185980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1. Amt.</w:t>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00185980">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Amt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00185980">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="739" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C117F4" w:rsidRPr="00185980" w:rsidRDefault="00C117F4" w:rsidP="00185980">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00185980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2. Amt.</w:t>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00185980">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Amt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00185980">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="739" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C117F4" w:rsidRPr="00185980" w:rsidRDefault="00C117F4" w:rsidP="00185980">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -8019,58 +8351,60 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="0018294C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DE36D2" w:rsidRPr="0096489D" w:rsidRDefault="003826D2" w:rsidP="00DE36D2">
       <w:pPr>
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0038334D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00963620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A42B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00F3025F">
@@ -8103,106 +8437,122 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00637F82" w:rsidRPr="0096489D" w:rsidRDefault="000277CA" w:rsidP="00DE36D2">
       <w:pPr>
         <w:ind w:left="6372"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00F3025F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003826D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:r w:rsidR="0038334D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003826D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/…../</w:t>
       </w:r>
       <w:r w:rsidR="0038334D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="003826D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00637F82" w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00637F82" w:rsidRPr="0096489D" w:rsidRDefault="00637F82" w:rsidP="00637F82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00637F82" w:rsidRPr="0096489D" w:rsidRDefault="00637F82" w:rsidP="00637F82">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>—oOo—</w:t>
+        <w:t>—</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0096489D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>oOo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0096489D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00637F82" w:rsidRPr="0096489D" w:rsidRDefault="00637F82" w:rsidP="00637F82">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>VİZE-REFERANS BELGESİ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00637F82" w:rsidRPr="0096489D" w:rsidRDefault="00637F82" w:rsidP="00637F82">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
@@ -8329,56 +8679,65 @@
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">TEKİRDAĞ ASKF </w:t>
       </w:r>
       <w:r w:rsidRPr="0096489D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Başkanlığı        </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00637F82" w:rsidRPr="0096489D" w:rsidRDefault="003826D2" w:rsidP="00637F82">
       <w:pPr>
         <w:ind w:left="6372"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>……/……/202….</w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>/……/202….</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00637F82" w:rsidRPr="0096489D" w:rsidRDefault="00637F82" w:rsidP="00637F82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00637F82" w:rsidRPr="0096489D" w:rsidRDefault="00637F82" w:rsidP="00637F82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00637F82" w:rsidRPr="0096489D" w:rsidRDefault="00637F82" w:rsidP="00637F82">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009B0716" w:rsidRPr="0096489D" w:rsidRDefault="009B0716" w:rsidP="008C11A2">
@@ -8514,213 +8873,238 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AC0F09" w:rsidRPr="004C2D2E" w:rsidRDefault="00AC0F09" w:rsidP="00AC0F09">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC0F09" w:rsidRPr="004C2D2E" w:rsidRDefault="00D027D1" w:rsidP="00F3025F">
+    <w:p w:rsidR="00AC0F09" w:rsidRPr="00E46C1C" w:rsidRDefault="00E46C1C" w:rsidP="000164A6">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C2D2E">
-[...52 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>2026-2027 Futbol Sezonunda Kulübümüz adına, transfer ve lisans evraklarını imzalamaya,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24D1B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC0F09" w:rsidRPr="004C2D2E">
-[...15 lines deleted...]
-      <w:r w:rsidR="003826D2" w:rsidRPr="004C2D2E">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t xml:space="preserve">teknik sorumlu, antrenörler ve diğer çalışanlarla sözleşme imzalamaya, sözleşmelerini fesih etmeye, karşılıklı sona erdirmeye, futbolcu </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24D1B">
+        <w:t>muvafakat namesini</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, yetiştirme tazminatının ödendiğine dair belge ve karşılıklı vazgeçme belgesini, amatöre dönüş fesih taahhütnamesini ve katkı payının ödendiğine dair belgeyi imzalamaya ,kulübümüzü Türkiye Futbol Federasyonu nezdinde yapılacak diğer iş ve işlemleri yapmaya ,her türlü belgeyi imzalamaya ,neticelendirmeye ve yazışmaları yapmaya ,gerektiğinde dijital işlemleri gerçekleştirmeye ve onay vermeye Kulübümüz adına ;</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3A3D" w:rsidRPr="00E46C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AŞKAN </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009C3A3D" w:rsidRPr="00E46C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009C3A3D" w:rsidRPr="00E46C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003826D2" w:rsidRPr="00E46C1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="009C3A3D" w:rsidRPr="004C2D2E">
-[...7 lines deleted...]
-      <w:r w:rsidR="00AC0F09" w:rsidRPr="004C2D2E">
+      <w:r w:rsidR="009C3A3D" w:rsidRPr="00E46C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">YÖNETİM KURULU ÜYELERİMİZ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009C3A3D" w:rsidRPr="00E46C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009C3A3D" w:rsidRPr="00E46C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009C3A3D" w:rsidRPr="00E46C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009C3A3D" w:rsidRPr="00E46C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009C3A3D" w:rsidRPr="00E46C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NİN  HERHANGİ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009C3A3D" w:rsidRPr="00E46C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> İKİSİNİN </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0F09" w:rsidRPr="00E46C1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> MÜŞTEREK ÇİFT İMZA</w:t>
       </w:r>
-      <w:r w:rsidR="00DE3636" w:rsidRPr="004C2D2E">
+      <w:r w:rsidR="00DE3636" w:rsidRPr="00E46C1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LARI</w:t>
       </w:r>
-      <w:r w:rsidR="00AC0F09" w:rsidRPr="004C2D2E">
+      <w:r w:rsidR="00AC0F09" w:rsidRPr="00E46C1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> İLE </w:t>
       </w:r>
-      <w:r w:rsidR="002F3518" w:rsidRPr="004C2D2E">
+      <w:r w:rsidR="002F3518" w:rsidRPr="00E46C1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TEMSİL</w:t>
       </w:r>
-      <w:r w:rsidR="008B5D80" w:rsidRPr="004C2D2E">
+      <w:r w:rsidR="008B5D80" w:rsidRPr="00E46C1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> VE İLZAM ETMELERİNE</w:t>
       </w:r>
-      <w:r w:rsidR="009C3A3D" w:rsidRPr="004C2D2E">
+      <w:r w:rsidR="009C3A3D" w:rsidRPr="00E46C1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="008B5D80" w:rsidRPr="004C2D2E">
+      <w:r w:rsidR="008B5D80" w:rsidRPr="00E46C1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC0F09" w:rsidRPr="004C2D2E">
+      <w:r w:rsidR="00AC0F09" w:rsidRPr="00E46C1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BU KARARIN TÜRKİYE FUTBOL FEDERASYONUNA BİLDİRİLMESİNE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AC0F09" w:rsidRPr="004C2D2E" w:rsidRDefault="00AC0F09" w:rsidP="00AC0F09">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002B5026" w:rsidRPr="004C2D2E" w:rsidRDefault="00AC0F09" w:rsidP="0038776B">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
@@ -8898,122 +9282,143 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0099007F" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………..……</w:t>
       </w:r>
       <w:r w:rsidR="00BA303E" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………..</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00DE3636" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="0099007F" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="002B5026" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002B5026" w:rsidRPr="004C2D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>…………………………..</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00185980" w:rsidRPr="004C2D2E" w:rsidRDefault="00AC0F09" w:rsidP="004C2D2E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2……………………</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C2D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
       </w:r>
       <w:r w:rsidR="00BA303E" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002B5026" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B5026" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002B5026" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>…………………………….</w:t>
       </w:r>
@@ -9024,171 +9429,209 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AC0F09" w:rsidRPr="004C2D2E" w:rsidRDefault="00AC0F09" w:rsidP="004C2D2E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3………………………</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C2D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………</w:t>
       </w:r>
       <w:r w:rsidR="00BA303E" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002B5026" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002B5026" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>…………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00185980" w:rsidRPr="004C2D2E" w:rsidRDefault="00BA303E" w:rsidP="004C2D2E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidR="00AC0F09" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4…………………………</w:t>
+        <w:t>4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AC0F09" w:rsidRPr="004C2D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">……… </w:t>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004C2D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B5026" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002B5026" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AC0F09" w:rsidRPr="004C2D2E" w:rsidRDefault="00AC0F09" w:rsidP="004C2D2E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5……………………</w:t>
+        <w:t>5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C2D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
       </w:r>
       <w:r w:rsidR="00BA303E" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………..</w:t>
       </w:r>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BA303E" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B5026" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>………………………………</w:t>
       </w:r>
@@ -9262,59 +9705,77 @@
         </w:rPr>
         <w:t xml:space="preserve"> – 20</w:t>
       </w:r>
       <w:r w:rsidR="008B5D80" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00920D07" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00AC0F09" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> FUTBOL SEZONUNDA TAKIMIMIZIN BAŞINDA SAHAYA ÇIKMAK İÇİN FAAL </w:t>
+        <w:t xml:space="preserve"> FUTBOL SEZONUNDA TAKIMIMIZIN BAŞINDA SAHAYA ÇIKMAK İÇİN </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AC0F09" w:rsidRPr="004C2D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FAAL </w:t>
       </w:r>
       <w:r w:rsidR="00CE53FC" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> OYNAMAYAN FUTBOLCU VEYA ANTRENÖRLERİNDEN BEŞ</w:t>
+        <w:t xml:space="preserve"> OYNAMAYAN</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CE53FC" w:rsidRPr="004C2D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FUTBOLCU VEYA ANTRENÖRLERİNDEN BEŞ</w:t>
       </w:r>
       <w:r w:rsidR="005D09B9" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (5)</w:t>
       </w:r>
       <w:r w:rsidR="00CE53FC" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> KİŞE İÇİN DAHA YÖNETİCİ KARTI ÇIKARTABİLİR.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B5026" w:rsidRPr="004C2D2E" w:rsidRDefault="002B5026" w:rsidP="009C3A3D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -9380,124 +9841,179 @@
         </w:rPr>
         <w:tab/>
         <w:t>AD SOYAD</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B5026" w:rsidRPr="004C2D2E" w:rsidRDefault="002B5026" w:rsidP="004C2D2E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 …………………..……………..      </w:t>
-      </w:r>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>…………………..……………..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004C2D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C2D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C2D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>…………………………..</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="002B5026" w:rsidRPr="004C2D2E" w:rsidRDefault="002B5026" w:rsidP="004C2D2E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2………………………………. </w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C2D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004C2D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">……………………………. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B5026" w:rsidRPr="004C2D2E" w:rsidRDefault="002B5026" w:rsidP="004C2D2E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3……………………………….</w:t>
-      </w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C2D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>…………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B5026" w:rsidRPr="004C2D2E" w:rsidRDefault="002B5026" w:rsidP="004C2D2E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -9507,83 +10023,119 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  4………………………………… </w:t>
+        <w:t xml:space="preserve">  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C2D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004C2D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B5026" w:rsidRPr="004C2D2E" w:rsidRDefault="002B5026" w:rsidP="004C2D2E">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">5………………………………...      </w:t>
+        <w:t>5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C2D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………...</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004C2D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CE53FC" w:rsidRPr="004C2D2E" w:rsidRDefault="00CE53FC" w:rsidP="009C3A3D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -9658,71 +10210,73 @@
     </w:p>
     <w:p w:rsidR="004C2D2E" w:rsidRPr="004C2D2E" w:rsidRDefault="004C2D2E" w:rsidP="00BE7541">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AC0F09" w:rsidRPr="004C2D2E" w:rsidRDefault="0061054C" w:rsidP="00202BAF">
       <w:pPr>
         <w:ind w:left="705"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">EVRAKLAR </w:t>
       </w:r>
       <w:r w:rsidR="00202BAF" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00920D07" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D027D1" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> NÜSHA</w:t>
       </w:r>
       <w:r w:rsidR="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> olarak </w:t>
       </w:r>
       <w:r w:rsidR="00D027D1" w:rsidRPr="004C2D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> ISLAK İMZALI</w:t>
       </w:r>
       <w:r w:rsidR="00D027D1" w:rsidRPr="004C2D2E">
@@ -9967,52 +10521,61 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="004C2D2E" w:rsidRPr="00617EE6" w:rsidRDefault="004C2D2E" w:rsidP="004C2D2E">
       <w:pPr>
         <w:ind w:left="1416" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>2026-27 SEZONU İÇİN GEÇERLİDİR .</w:t>
-      </w:r>
+        <w:t xml:space="preserve">2026-27 SEZONU İÇİN </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>GEÇERLİDİR .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
@@ -10057,51 +10620,59 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617EE6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>DİJİTAL LİSANS SORUMLUSU YETKİ VE ATAMA BELGESİ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C2D2E" w:rsidRDefault="004C2D2E" w:rsidP="004C2D2E">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004C2D2E" w:rsidRDefault="004C2D2E" w:rsidP="004C2D2E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Aşağıda açık kimliği bulunan Amatör Dijital Lisans Sorumlusu, ……….…………………………… Kulübü adına Türkiye Futbol Federasyonu Amatör Futbol Yönetim Sistemi üzerinden, elektronik ortamda TFF tarafından kendisine verilen şifre ve cep telefonu doğrulama sistemini kullanarak; Kulübümüzün Dijital Lisans işlemlerini onaylayarak sisteme girmeye yetkilidir. </w:t>
+        <w:t xml:space="preserve">Aşağıda açık kimliği bulunan Amatör Dijital Lisans Sorumlusu, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>……….……………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Kulübü adına Türkiye Futbol Federasyonu Amatör Futbol Yönetim Sistemi üzerinden, elektronik ortamda TFF tarafından kendisine verilen şifre ve cep telefonu doğrulama sistemini kullanarak; Kulübümüzün Dijital Lisans işlemlerini onaylayarak sisteme girmeye yetkilidir. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C2D2E" w:rsidRDefault="004C2D2E" w:rsidP="004C2D2E"/>
     <w:p w:rsidR="004C2D2E" w:rsidRDefault="004C2D2E" w:rsidP="004C2D2E">
       <w:r>
         <w:t>DİJİTAL LİSANS SORUMLUSU</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C2D2E" w:rsidRDefault="004C2D2E" w:rsidP="004C2D2E">
       <w:r>
         <w:t>TC NO</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C2D2E" w:rsidRDefault="004C2D2E" w:rsidP="004C2D2E">
       <w:r>
         <w:t xml:space="preserve">Adı Soyadı </w:t>
       </w:r>
       <w:r>
@@ -10143,59 +10714,96 @@
         </w:rPr>
         <w:t>TAAHHÜTNAME</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C2D2E" w:rsidRPr="00617EE6" w:rsidRDefault="004C2D2E" w:rsidP="004C2D2E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004C2D2E" w:rsidRDefault="004C2D2E" w:rsidP="004C2D2E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>1. Yetki belgesi sahibi kişinin herhangi bir nedenle görevini yerine getiremeyecek olması veya kulübümüzün herhangi bir nedenle Dijital Lisans sorumlusunun görevine son vermesi hallerinde, bu durumun ve yerine atanan yeni Dijital Lisans sorumlusunun en az 2 (iki) iş günü içerisinde TFF Amatör Futbol Direktörlüğü'ne yazılı olarak bilgilendireceğimizi;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C2D2E" w:rsidRDefault="004C2D2E" w:rsidP="004C2D2E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> 2. Amatör Dijital Lisans Sorumlusu’nun, Türkiye Futbol Federasyonu Statüsü 'nün 11. maddesinin 2. fıkrasının "b" bendi gereğince, FIFA, UEFA ve TFF' nin bütün statüleri, talimatları ve kararlarına uyacağını; Dijital Lisans Sorumlusu' nun bunlara aykırı eylemlerde bulunması nedeniyle disiplin kovuşturmasına uğrayabileceğini; gayrı kabil-i rücu olarak kabul, beyan ve taahhüt ederiz.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">2. Amatör Dijital Lisans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Sorumlusu’nun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Türkiye Futbol Federasyonu Statüsü 'nün 11. maddesinin 2. fıkrasının "b" bendi gereğince, FIFA, UEFA ve TFF' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> bütün statüleri, talimatları ve kararlarına uyacağını; Dijital Lisans Sorumlusu' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> bunlara aykırı eylemlerde bulunması nedeniyle disiplin kovuşturmasına uğrayabileceğini; gayrı kabil-i rücu olarak kabul, beyan ve taahhüt ederiz.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="004C2D2E" w:rsidRDefault="004C2D2E" w:rsidP="004C2D2E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> 3. Amatör Futbol Yönetim sistemine yüklenen tüm evrakların doğruluğu, ve gerçekliği ile ilgili tüm sorumluluğun kulübümüze ait olduğunu, gerçeğe aykırı, süresi geçmiş, doğru olmayan beyan ve belge sunulması halinde TFF yetkili kurulları tarafından verilecek cezai yaptırımlar da dahil olmak üzere kulübümüz hakkında verilecek tüm kararlara uyacağımızı gayrı kabil-i rücu ve taahhüt ederiz.</w:t>
+        <w:t xml:space="preserve"> 3. Amatör Futbol Yönetim sistemine yüklenen tüm evrakların doğruluğu, ve gerçekliği ile ilgili tüm sorumluluğun kulübümüze ait olduğunu, gerçeğe aykırı, süresi geçmiş, doğru olmayan beyan ve belge sunulması halinde TFF yetkili kurulları tarafından verilecek cezai yaptırımlar da </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>dahil</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> olmak üzere kulübümüz hakkında verilecek tüm kararlara uyacağımızı gayrı kabil-i rücu ve taahhüt ederiz.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C2D2E" w:rsidRDefault="004C2D2E" w:rsidP="004C2D2E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C2D2E" w:rsidRDefault="004C2D2E" w:rsidP="004C2D2E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004C2D2E" w:rsidRDefault="004C2D2E" w:rsidP="004C2D2E">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kulüp Yetkilisi </w:t>
       </w:r>
       <w:r>
         <w:tab/>
@@ -10233,52 +10841,57 @@
         <w:t>Adı Soyadı :</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve"> Adı Soyadı :</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Adı </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Soyadı :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="004C2D2E" w:rsidRDefault="004C2D2E" w:rsidP="004C2D2E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004A42B1" w:rsidRPr="0096489D" w:rsidRDefault="004A42B1" w:rsidP="00920D07">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004A42B1" w:rsidRPr="0096489D" w:rsidSect="00DE3636">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="142" w:right="849" w:bottom="284" w:left="709" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
@@ -11053,50 +11666,51 @@
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00413099"/>
     <w:rsid w:val="000152D4"/>
     <w:rsid w:val="00015A52"/>
     <w:rsid w:val="0001660A"/>
     <w:rsid w:val="000277CA"/>
     <w:rsid w:val="00043EB6"/>
     <w:rsid w:val="00067364"/>
     <w:rsid w:val="00067C74"/>
     <w:rsid w:val="00085A8D"/>
     <w:rsid w:val="000B6730"/>
     <w:rsid w:val="000B76BB"/>
     <w:rsid w:val="000C47B7"/>
     <w:rsid w:val="000C7A53"/>
@@ -11230,50 +11844,51 @@
     <w:rsid w:val="008B5D80"/>
     <w:rsid w:val="008C11A2"/>
     <w:rsid w:val="008D67DE"/>
     <w:rsid w:val="008E52F5"/>
     <w:rsid w:val="008E72AB"/>
     <w:rsid w:val="008F178D"/>
     <w:rsid w:val="0090555F"/>
     <w:rsid w:val="00920D07"/>
     <w:rsid w:val="00925D14"/>
     <w:rsid w:val="009422D7"/>
     <w:rsid w:val="0094629E"/>
     <w:rsid w:val="0095525E"/>
     <w:rsid w:val="00957805"/>
     <w:rsid w:val="0096292B"/>
     <w:rsid w:val="00963620"/>
     <w:rsid w:val="0096489D"/>
     <w:rsid w:val="00965012"/>
     <w:rsid w:val="0097241C"/>
     <w:rsid w:val="00974523"/>
     <w:rsid w:val="0099007F"/>
     <w:rsid w:val="009B0716"/>
     <w:rsid w:val="009B0CCF"/>
     <w:rsid w:val="009C3A3D"/>
     <w:rsid w:val="009E50BE"/>
     <w:rsid w:val="009F6B04"/>
+    <w:rsid w:val="00A24D1B"/>
     <w:rsid w:val="00A26D07"/>
     <w:rsid w:val="00A42D65"/>
     <w:rsid w:val="00A45B15"/>
     <w:rsid w:val="00A47D0F"/>
     <w:rsid w:val="00A50294"/>
     <w:rsid w:val="00A622AA"/>
     <w:rsid w:val="00A7169B"/>
     <w:rsid w:val="00A940D4"/>
     <w:rsid w:val="00AA20D8"/>
     <w:rsid w:val="00AA73CB"/>
     <w:rsid w:val="00AB6522"/>
     <w:rsid w:val="00AB7E65"/>
     <w:rsid w:val="00AC0F09"/>
     <w:rsid w:val="00AC118E"/>
     <w:rsid w:val="00AC19D9"/>
     <w:rsid w:val="00AE0E22"/>
     <w:rsid w:val="00AF7CC5"/>
     <w:rsid w:val="00B06012"/>
     <w:rsid w:val="00B36379"/>
     <w:rsid w:val="00B57F83"/>
     <w:rsid w:val="00B62161"/>
     <w:rsid w:val="00B6374B"/>
     <w:rsid w:val="00B66FEB"/>
     <w:rsid w:val="00B67AAA"/>
     <w:rsid w:val="00B82956"/>
@@ -11308,50 +11923,51 @@
     <w:rsid w:val="00D272C6"/>
     <w:rsid w:val="00D31631"/>
     <w:rsid w:val="00D40969"/>
     <w:rsid w:val="00D4252F"/>
     <w:rsid w:val="00D47A74"/>
     <w:rsid w:val="00D61337"/>
     <w:rsid w:val="00D630D0"/>
     <w:rsid w:val="00D76D41"/>
     <w:rsid w:val="00D76F50"/>
     <w:rsid w:val="00D77F83"/>
     <w:rsid w:val="00D835B3"/>
     <w:rsid w:val="00DA2E10"/>
     <w:rsid w:val="00DB622E"/>
     <w:rsid w:val="00DC2A5E"/>
     <w:rsid w:val="00DC53FA"/>
     <w:rsid w:val="00DC5E86"/>
     <w:rsid w:val="00DE3636"/>
     <w:rsid w:val="00DE36D2"/>
     <w:rsid w:val="00DE3774"/>
     <w:rsid w:val="00DE53CF"/>
     <w:rsid w:val="00E212A4"/>
     <w:rsid w:val="00E26D64"/>
     <w:rsid w:val="00E30418"/>
     <w:rsid w:val="00E4099F"/>
     <w:rsid w:val="00E45A6C"/>
+    <w:rsid w:val="00E46C1C"/>
     <w:rsid w:val="00E52DCE"/>
     <w:rsid w:val="00E56925"/>
     <w:rsid w:val="00E679F4"/>
     <w:rsid w:val="00E80E6D"/>
     <w:rsid w:val="00E80EC0"/>
     <w:rsid w:val="00E82256"/>
     <w:rsid w:val="00E86251"/>
     <w:rsid w:val="00E94231"/>
     <w:rsid w:val="00EA391A"/>
     <w:rsid w:val="00EB5C6B"/>
     <w:rsid w:val="00ED6C62"/>
     <w:rsid w:val="00ED784E"/>
     <w:rsid w:val="00F23D66"/>
     <w:rsid w:val="00F25D23"/>
     <w:rsid w:val="00F3025F"/>
     <w:rsid w:val="00F356DC"/>
     <w:rsid w:val="00F460C2"/>
     <w:rsid w:val="00F6516C"/>
     <w:rsid w:val="00F83CC1"/>
     <w:rsid w:val="00F84082"/>
     <w:rsid w:val="00F902C9"/>
     <w:rsid w:val="00F97813"/>
     <w:rsid w:val="00FA0D34"/>
     <w:rsid w:val="00FA3244"/>
     <w:rsid w:val="00FB4D0D"/>
@@ -12675,85 +13291,85 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9582A242-59DE-417A-937E-10D87C81DFF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DAC7983-AB24-4FFD-AD23-0C5C10CB431B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>8192</Characters>
+  <Pages>7</Pages>
+  <Words>1498</Words>
+  <Characters>8545</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9610</CharactersWithSpaces>
+  <CharactersWithSpaces>10023</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>USER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>