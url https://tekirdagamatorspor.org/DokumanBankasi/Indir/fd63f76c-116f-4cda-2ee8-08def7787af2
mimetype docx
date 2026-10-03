--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -40,567 +40,669 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(202</w:t>
       </w:r>
       <w:r w:rsidR="00BD2316">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
       <w:r w:rsidR="00BD2316">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SEZONU İÇİN GEÇERLİDİR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005835C9" w:rsidRPr="003322E4" w:rsidRDefault="003322E4" w:rsidP="003C6B03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>YETİŞTİRME TAZMİNA</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A4C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>I BELGESİ (BEDELSİZ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003322E4" w:rsidRDefault="003322E4" w:rsidP="003C6B03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD5A8D" w:rsidRDefault="00DD5A8D" w:rsidP="003322E4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003322E4" w:rsidRPr="003322E4" w:rsidRDefault="003322E4" w:rsidP="003322E4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Futbolcu </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ile </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Kulübü’nün profesyonel sözleşme imzalamasında kulübümüz açısından herhangi bir sakınca bulunmamaktadır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003322E4" w:rsidRDefault="003322E4" w:rsidP="003C6B03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Profesyonel Futbolcuların Statüsü ve Transferleri Talimatı’</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6B03">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>nın</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16.maddesi gereğince hak ettiğimiz yetiştirme tazminatı hakkımızdan feragat ettiğimizi ve bedelsiz olarak futbolcunun transferine muvafakat ettiğimizi kabul ve taahhüt ederiz. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / 202</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00DD5A8D" w:rsidRPr="003322E4" w:rsidRDefault="00DD5A8D" w:rsidP="003322E4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003322E4" w:rsidRPr="00DD5A8D" w:rsidRDefault="003322E4" w:rsidP="003322E4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5A8D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Kulüp Yetkilisinin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5A8D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DD5A8D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Kulüp Yetkilisinin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003322E4" w:rsidRPr="003322E4" w:rsidRDefault="003322E4" w:rsidP="003322E4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Adı – Soyadı, İmzası ve Mühür</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Adı – Soyadı, İmzası ve Mühür</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003322E4" w:rsidRDefault="003322E4" w:rsidP="003322E4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C7C75" w:rsidRDefault="004C7C75" w:rsidP="003322E4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C7C75" w:rsidRDefault="004C7C75" w:rsidP="003322E4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C7C75" w:rsidRPr="003322E4" w:rsidRDefault="004C7C75" w:rsidP="004C7C75">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>NOT:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bu belgeyi kulüp adına imza edenlerin yetkili olduklarını gösteren Kulüp Yönetim Kurulu kararının noter tasdikli bir örneği belge ekinde Türkiye Futbol Federasyonu’na sunulacaktır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003322E4" w:rsidRDefault="003322E4" w:rsidP="004C7C75">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="27" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7C75">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BU BÖLÜM TFF BÖLGE </w:t>
+      </w:r>
+      <w:r w:rsidR="0061688C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>TEMSİLCİLİ</w:t>
+      </w:r>
+      <w:r w:rsidR="002507F0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ğİ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003322E4" w:rsidRDefault="003322E4" w:rsidP="004C7C75">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="27" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>İşbu belge ekinde ibraz edilen Kulüp Yönetim Kurulu kararlarının noter tasdikli örneklerinin ve imza sirkülerinin incelenmesi neticesinde</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6B03">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1C54">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>………….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5A8D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kulübü adına belgeyi imzalayan kişilerin yetiştirme tazminatı ödendiğine dair belge verme yetkisinin olduğu tespit edilmiştir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD5A8D" w:rsidRPr="003322E4" w:rsidRDefault="00DD5A8D" w:rsidP="004C7C75">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="27" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003322E4" w:rsidRPr="003322E4" w:rsidRDefault="002507F0" w:rsidP="004C7C75">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="27" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>TFF</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003322E4" w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6B03">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003322E4" w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bölge </w:t>
+      </w:r>
+      <w:r w:rsidR="0061688C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temsilciliği </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002507F0" w:rsidRDefault="003C6B03" w:rsidP="004C7C75">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="27" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Adı</w:t>
+      </w:r>
+      <w:r w:rsidR="00717F54">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002507F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="003322E4" w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Soyadı</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003322E4" w:rsidRDefault="002507F0" w:rsidP="002507F0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="27" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">İmzası  </w:t>
+      </w:r>
+      <w:r w:rsidR="003322E4" w:rsidRPr="003322E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mühür</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00DD5A8D" w:rsidRDefault="00DD5A8D" w:rsidP="004C7C75">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="27" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...513 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00DD5A8D" w:rsidRDefault="00DD5A8D" w:rsidP="004C7C75">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="27" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DD5A8D">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -694,73 +796,75 @@
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="003322E4">
       <w:rPr>
         <w:b/>
         <w:sz w:val="32"/>
       </w:rPr>
       <w:t>EK - 18</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003322E4"/>
     <w:rsid w:val="00025D78"/>
     <w:rsid w:val="00042BB9"/>
     <w:rsid w:val="00212333"/>
+    <w:rsid w:val="002507F0"/>
     <w:rsid w:val="00266A4C"/>
     <w:rsid w:val="00270C15"/>
     <w:rsid w:val="003322E4"/>
     <w:rsid w:val="00357343"/>
     <w:rsid w:val="003C6B03"/>
     <w:rsid w:val="003E3A45"/>
     <w:rsid w:val="004C7C75"/>
     <w:rsid w:val="00523C83"/>
     <w:rsid w:val="005835C9"/>
     <w:rsid w:val="0061688C"/>
     <w:rsid w:val="006C1C54"/>
     <w:rsid w:val="00717F54"/>
     <w:rsid w:val="0073442C"/>
     <w:rsid w:val="00901E95"/>
     <w:rsid w:val="00981490"/>
     <w:rsid w:val="00A9017C"/>
     <w:rsid w:val="00BD2316"/>
     <w:rsid w:val="00DD5A8D"/>
     <w:rsid w:val="00E172AF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -1510,69 +1614,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>186</Words>
-  <Characters>1065</Characters>
+  <Words>177</Words>
+  <Characters>1014</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1249</CharactersWithSpaces>
+  <CharactersWithSpaces>1189</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>AMD</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>